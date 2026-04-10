--- v0 (2025-10-19)
+++ v1 (2026-04-10)
@@ -54,372 +54,372 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>WALMIR PERES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO FAZER COBERTURA DENTRO DO CEMITÉRIO, NO LOCAL PRÓXIMO A IGREJA, ONDE É FEITO A ABERTURA DO CAIXÃO PARA A DESPEDIDA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ESTUDOS QUANTO À CONSTRUÇÃO DE UMA QUADRA DE ESPORTE, LOCAL A SER DEFINIDO PELA ADMINISTRAÇÃO, NO NÚCLEO HABITACIONAL CONQUISTA I EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA JOVEM NO MUNICÍPIO DE MARILÂNDIA DO SUL E ESTABELECE NORMAS PARA SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DOS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA E SECRETÁRIOS DA CÂMARA MUNICIPAL DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MARILÂNDIA DO SUL, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER A CRIAÇÃO E FUNCIONAMENTO DO CANIL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO SUBSÍDIO DOS VEREADORES DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ, PARA A LEGISLATURA DE 2017 A 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DO PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO DE USO DE IMÓVEL DO MUNICÍPIO DE MARILÂNDIA DO SUL, DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA EMPREGOS, NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA NOVA CARGA HORÁRIA E PISO SALARIAL PARA OS EMPREGOS CONSTANTES DA TABELA DE CARGOS E SALÁRIOS DA PREFEITURA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA/EMPREGOS, NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 1º DA LEI 231/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017 DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DESTA CASA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>VINICIUS DA LANCHONETE, JOSÉ PIRES BATISTA, NELSON APARECIDO LUIZ, PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/963/proposta_de_emenda_a_lom_001.2016.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/963/proposta_de_emenda_a_lom_001.2016.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA A LEI ORGÂNICA MUNICIPAL, nos termos do art. 27, inciso I.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>VINICIUS DA LANCHONETE, NELSON APARECIDO LUIZ, WALMIR PERES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/964/proposta_de_emenda_a_lom_002.2016.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/964/proposta_de_emenda_a_lom_002.2016.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>NELSON APARECIDO LUIZ, VINICIUS DA LANCHONETE, WALMIR PERES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SE DIGNE OFICIAR A SECRETARIA DE SAÚDE DO ESTADO DO PARANÁ, SOLICITANDO ESTUDOS QUANTO A DISPONIBILIZAÇÃO DE AMBULÂNCIA PARA A NOSSA CIDADE, HAJA VISTA QUE HOJE ESTAMOS NECESSITANDO PARA A LOCOMOÇÃO DE DOENTES PARA FORA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>MARQUINHO DA NOVA AMOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO ENVIE A ESTA CASA DE LEIS A FOLHA DE PAGAMENTO DO MÊS DE JANEIRO E FEVEREIRO DE 2016 DOS SERVIDORES PÚBLICOS ESTATUTÁRIOS E CELETISTAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA DE LEIS O MOTIVO DE AINDA NÃO TER SIDO ENVIADO À CÂMARA O PROJETO DE LEI CONCEDENDO AO FUNCIONALISMO PÚBLICO MUNICIPAL A REPOSIÇÃO DA PERCA INFLACIONÁRIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -726,68 +726,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/963/proposta_de_emenda_a_lom_001.2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/964/proposta_de_emenda_a_lom_002.2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/963/proposta_de_emenda_a_lom_001.2016.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2016/964/proposta_de_emenda_a_lom_002.2016.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="73.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>