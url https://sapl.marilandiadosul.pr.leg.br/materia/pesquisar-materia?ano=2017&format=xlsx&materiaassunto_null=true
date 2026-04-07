--- v0 (2025-10-23)
+++ v1 (2026-04-07)
@@ -54,2249 +54,2249 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LILA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ESTUDOS QUANTO NA ELABORAÇÃO DE PROJETO DE LEI MUNICIPAL, DISCIPLINANDO-SE OS TRABALHOS NO PÁTIO RODOVIÁRIO DESTA MUNICIPALIDADE, TAIS COMO, CRONOGRAMA DE TRABALHO, AGENDAMENTO DE SERVIÇOS E AINDA, DISCIPLINAR OS TRABALHOS DOS CAMINHÕES E MAQUINÁRIOS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO AO ATERRAMENTO CAUSADO PELA EROSÃO NA ENCRUZILHADA DA ESTRADA DA GRUTA, NAS PROXIMIDADES DA PROPRIEDADE DOS SENHORES CARLINHOS MINEIRO E ZÉ DO JEEP. ESTA EROSÃO CAUSOU UM BURACO DE MAIS DE TRÊS METROS, SENDO QUE ESTE TRECHO FAZ PARTE DA LINHA DE ÔNIBUS ESCOLAR DESTA MUNICIPALIDADE E AINDA DO ACESSO AOS SÍTIOS DOS SENHORES ADEMAR, JOSÉ E VALTER.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ESTUDOS E VER DA POSSIBILIDADE DA ABERTURA DE VAGA PARA ESTAGIÁRIO PARA ATENDIMENTO NO ESCRITÓRIO DA SANEPAR DE NOSSA CIDADE, TENDO EM VISTA QUE HOJE O ATENDIMENTO É FEITO POR UM FUNCIONÁRIO DA VIZINHA CIDADE DE MAUÁ DA SERRA, SENDO QUE O ATENDIMENTO HOJE PRESTADO ESTA SENDO MUITO DEFICITÁRIO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A MELHORIA NA PONTE QUE DÁ ACESSO AO PARQUE MENEGOTTO, OU SEJA, FINAL DA RUA SANTA RITA E INICIO DA RUA CRUZEIRO DO SUL. ESTA PONTE SOFREU DANOS QUANDO DAQUELA ENCHENTE OCORRIDA NO COMEÇO DO ANO PASSADO, SENDO QUE AS CABECEIRAS SOFRERAM RACHADURAS, PODENDO A QUALQUER MOMENTO CAIR E DAR MAIOR PREJUÍZO A NOSSA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO RETIRADA DE ENTULHOS DAS RUAS DE NOVA AMOREIRA; DEVIDO AS CHUVAS DO ANO PASSADO ONDE ÁRVORES CAÍRAM E MESMO APÓS UMA LIMPEZA QUE FOI FEITA, ALGUMAS CASAS FICARAM COM ESSES ENTULHOS AO REDOR.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ESTUDOS VISANDO ENCONTRAR SOLUÇÕES PARA O PROBLEMA DOS ANIMAIS SOLTOS NAS RUAS. SÃO DIVERSOS ANIMAIS SOLTOS QUEBRANDO LIXEIRAS, OS HIDRÔMETROS, ESPALHANDO LIXO, ANIMAIS NAS RUAS ATRAPALHANDO O TRANSITO COM RISCO DE ACIDENTES E DIVERSOS OUTROS PROBLEMAS PROVOCADOS PELOS REFERIDOS ANIMAIS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS JUNTO AO PÁTIO RODOVIÁRIOS DESTA MUNICIPALIDADE, PARA ESTUDOS QUANTO A COLOCAÇÃO DE CASCALHOS NAS PRINCIPAIS ESTRADAS DO DISTRITO DE NOVA AMOREIRA E DO BAIRRO DE SÃO JOSÉ, HAJA VISTA QUE EM ALGUNS PONTOS EXISTEM MUITOS BURACOS CAUSADO PELA EROSÃO DAS ÚLTIMAS CHUVAS E DESTA FORMA DIFICULTA E MUITO O ESCOAMENTO DA PRODUÇÃO DESTE LOCAL.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, DA NECESSIDADE DE ESTUDOS QUANTO A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA MANOEL OLEGÁRIO DE PROENÇA, NO DISTRITO DE NOVA AMOREIRA, NAS PROXIMIDADES DAS RESIDÊNCIAS DA REGINA JACINTO E BETO, SOMOS SABEDORES QUE NESTA RUA HOJE SE ENCONTRA ASFALTADA E DIANTE DISSO, TANTOS OS VEÍCULOS QUANTO AOS MOTOQUEIROS TRAFEGAM EM ALTA VELOCIDADE E COM COLOCANDO EM RISCO E A SEGURANÇA DOS PEDESTRES QUE ALI CIRCULA.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, DA NECESSIDADE DE ESTUDOS QUANTO A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA MÁXIMO BIONDO, NO DISTRITO DE NOVA AMOREIRA, NAS PROXIMIDADES DAS RESIDÊNCIAS DA PAULO CESAR DA SILVA, SOMOS SABEDORES QUE NESTA RUA HOJE SE ENCONTRA ASFALTADA E DIANTE DISSO, TANTOS OS VEÍCULOS QUANTO AOS MOTOQUEIROS TRAFEGAM EM ALTA VELOCIDADE E COM COLOCANDO EM RISCO E A SEGURANÇA DOS PEDESTRES QUE ALI CIRCULA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, DA NECESSIDADE DE ESTUDOS QUANTO A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA SÃO JOSÉ, NO DISTRITO DE NOVA AMOREIRA, OU SEJA, UM EM FRENTE A PROPRIEDADE  DO SENHOR JOSÉ ROQUE ANDRADE E OUTRO EM FRENTE A RESIDÊNCIA DO SENHOR NATALINO DA SILVA, SOMOS SABEDORES QUE NESTA RUA HOJE SE ENCONTRA ASFALTADA E DIANTE DISSO, TANTOS OS VEÍCULOS QUANTO AOS MOTOQUEIROS TRAFEGAM EM ALTA VELOCIDADE E COM COLOCANDO EM RISCO E A SEGURANÇA DOS PEDESTRES QUE ALI CIRCULA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, DA NECESSIDADE DE ESTUDOS QUANTO A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA ALTINO DA SILVA REIS, NO DISTRITO DE NOVA AMOREIRA, OU SEJA, UM EM FRENTE A PROPRIEDADE  DO SENHOR SEBASTIÃO JACINTO E TEREZA RODRIGUES, SOMOS SABEDORES QUE NESTA RUA HOJE SE ENCONTRA ASFALTADA E DIANTE DISSO, TANTOS OS VEÍCULOS QUANTO AOS MOTOQUEIROS TRAFEGAM EM ALTA VELOCIDADE E COM COLOCANDO EM RISCO E A SEGURANÇA DOS PEDESTRES QUE ALI CIRCULA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL PROVIDENCIAS URGENTE QUANTO A RETIRADA DE PNEUS EM TRÊS LOCAIS NO DISTRITO DE NOVA AMOREIRA, SENDO QUE OS MESMOS ESTÃO LOTADOS NÃO TENDO MAIS ESPAÇOS PARA COLOCAÇÃO DE OUTROS, POIS SABEMOS QUE A NOSSA REGIÃO EXISTEM MUITOS EQUIPAMENTOS AGRÍCOLAS E COM ISTO AUMENTA E MUITO AS TROCAS DE PNEUS E SOMOS SABEDORES QUE ESTE MATERIAL EXPOSTO PODE SER UM DEPÓSITO DO MOSQUITO DA DENGUE, DESTA FORMA ESPERO SER ATENDIDO ATRAVÉS DESTA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA POSSIBILIDADE DA COLOCAÇÃO DE CASCALHOS EM TODAS A ESTRADAS METRES DENTRO DO DISTRITO DE NOVA AMOREIRA NESTE MUNICÍPIO, EM VIRTUDE QUE AS MESMAS SE ENCONTRAM BASTANTES DANIFICADAS, DEVIDO AS EROSÕES CAUSADAS PELAS ÚLTIMAS CHUVAS QUE CAÍRAM EM NOSSA REGIÃO, DA MANEIRA QUE SE ENCONTRAM DIFICULTA E MUITO O TRAFEGO DE CAMINHÕES QUANDO DO ESCOAMENTO DAS PRODUÇÕES.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER UM TRABALHO NO DISTRITO DE NOVA AMOREIRA, NO SENTIDO DE TROCAS DE LÂMPADAS NO POSTEAMENTO LÁ EXISTENTE, TENDO EM VISTA QUE EXISTEM VARIAS LÂMPADAS QUEIMADAS, FAZENDO COM QUE EM MUITOS LUGARES DURANTE O PERÍODO NOTURNO FICAM AS ESCURAS E CAUSANDO UM CERTO MEDO DA POPULAÇÃO DEVIDO A ESCURIDÃO. </t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>GENTILZINHO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE E ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A CONSTRUÇÃO DE UM BANHEIRO PÚBLICO NO CALÇADÃO PRÓXIMO AO BANCO DO BRASIL, HAJA VISTA QUE NAQUELE LOCAL NÃO EXISTEM UM LOCAL ADEQUADO, SABEMOS QUE HOJE TODA SEMANA TEM A FEIRA NAQUELE LOCAL E EXISTEM UM GRANDE FLUXO DE PESSOAS, SENDO ASSIM SE FAZ NECESSÁRIO ESTE BANHEIRO PÚBLICO PARA USO DA COLETIVIDADE.    </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE E ESTUDOS QUANTO A RECICLAGEM E TREINAMENTOS DE ATENDIMENTO PRÉ-HOSPITALAR (PRIMEIROS SOCORROS E IMOBILIZAÇÃO) PARA OS FUNCIONÁRIOS DA ÁREA DE SAÚDE DE NOSSA MUNICIPALIDADE, PARA QUE POSSAMOS MELHORAR O ATENDIMENTO E EVITAR AGRAVAMENTO DE LESÕES QUANDO DE PESSOAS ACIDENTADAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE E ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS, NO BAIRRO CONQUISTA, NA RUA SÃO VICENTE PRÓXIMO A ENTRADA DESTE BAIRRO, PARA QUE OS ALUNOS POSSAM AGUARDAR A PASSAGEM DO ÔNIBUS ESCOLAR, VISTO QUE HOJE NÃO TEM UM LOCAL ADEQUADO PARA ESTE FIM E NESTA ÉPOCA DE CHUVAS CAUSA MUITOS TRANSTORNOS AOS ALUNOS QUE ALI AGUARDAM.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE E ESTUDOS E PROVIDENCIAS URGENTE QUANTO A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA XV DE NOVEMBRO EM NOSSA CIDADE ENTRE AS RUAS SÃO SEBASTIÃO COM A SÃO FRANCISCO, EM FRENTE A RESIDÊNCIA DO HAMILTON CORREA, SENDO QUE NESTA AVENIDA EXISTEM VÁRIOS QUEBRA-MOLAS MAS NESTE LOCAL EXISTE GRANDE FLUXO DE VEÍCULOS E OS MESMOS CIRCULAM EM ALTA VELOCIDADE COLOCANDO EM RISCO A VIDA DE NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E DISCIPLINAR OS TRABALHOS DENTRO DA SECRETARIA DE ESPORTES DE NOSSO MUNICÍPIO, OU SEJA, CRONOGRAMA DE TREINAMENTOS EM DIAS DIFERENCIADOS E TODOS OS ESPORTES AQUI PRATICADOS, TANTO NO CAMPO DE FUTEBOL, QUANTOS NAS QUADRAS ESPORTIVAS, POIS SABEMOS QUE NO MOMENTO NÃO ESTA HAVENDO NENHUM TIPO DE CAMPEONATO QUE SEJA LIBERADOS E DISCIPLINADOS PARA QUE OS JOVENS E ADULTOS PRATIQUEM O FAMOSO RACHAS DE FINAIS DE SEMANA, SENDO AINDA QUE SEJA FEITO UM CRONOGRAMA DIÁRIO, ESTIPULANDO HORÁRIO DE TREINOS, PRINCIPALMENTE NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDÊNCIAS URGENTE QUANTO A CONSTRUÇÃO DE UM QUEBRA-MOLAS, NA AVENIDA SANTIAGO LOPES JOSÉ, EM FRENTE AO CENTRO DE SAÚDE DE NOSSA CIDADE, SOMOS SABEDORES QUE NESTE LOCAL EXISTEM UM GRANDE FLUXO DE PESSOAS QUE ALI FREQUENTAM E CIRCULAM NA  E SABEMOS QUE APÓS A COLOCAÇÃO DA LAMA ASFÁLTICA OS VEÍCULOS PEQUENOS TRAFEGAM EM ALTA VELOCIDADE COLOCANDO EM RISCO A VIDA DE NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDÊNCIAS URGENTE QUANTO A CONSTRUÇÃO DE UM QUEBRA-MOLAS, NA RUA ATLÂNTICO, NO BAIRRO 3 CONJUNTOS, EM NOSSA CIDADE EM FRENTE AO SUPERMERCADO POPULAR, DEVIDO O GRANDE FLUXO DE VEÍCULOS, SENDO QUE HOJE NESTA RUA EXISTEM MUITAS CRIANÇAS QUE BRINCAM NA REFERIDA RUA E PARA SE EVITAR ATROPELAMENTOS E NECESSÁRIO ESTA CONSTRUÇÃO E INDICO AINDA QUE SEJA REVISTA OS QUEBRA-MOLAS FEITOS NA AVENIDA CEREJEIRAS, TENDO EM VISTA QUE OS MESMOS ALI CONSTRUÍDOS SÃO BAIXOS E OS VEÍCULOS NÃO RESPEITAM E ACABAM TRANSITANDO EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA VILA RURAL ANÍSIO DIAS DE SOUZA, NAS PROXIMIDADES DAS RESIDÊNCIAS DA SOLANGE E DO MARCO AURÉLIO DOS SANTOS, SENDO QUE HOJE TANTO OS MORADORES QUANTO OS ALUNOS NÃO TEM UM LOCAL ADEQUADO PARA AGUARDAR A PASSAGEM DO ÔNIBUS, FICANDO NO SOL E NOS DIAS DE CHUVAS O TRANSTORNO É MUITO GRANDE, PRINCIPALMENTE DOS ALUNOS QUE A UTILIZAM TODOS OS DIAS. </t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, QUE EXIJA DA SANEPAR QUE MELHORE A EXECUÇÃO DOS SERVIÇOS DE RESTAURAÇÃO DOS TRECHOS FAZ RUAS QUE SÃO CORTADOS PARA MANUTENÇÃO DO FORNECIMENTO DE ÁGUA. HOJE ELES TIRAM UM PEDAÇO DOS ASFALTO, DEIXA O BURACO POR MUITO TEMPO E QUANDO TAPAM É FEITO COM QUALIDADE MUITO INFERIOR AO QUE TINHA, ISSO QUANDO NÃO COLOCAM ASFALTO ONDE ERA PARALELEPÍPEDO E PARALELEPÍPEDO ONDE ERA ASFALTO. ESPERO SER ATENDIDO, POIS ESTÁ SENDO FEITO TRABALHO PARA DEIXAR NOSSA CIDADE MAIS BONITA E ESSES "REMENDOS" MUITAS VEZES MAL FEITOS, ALÉM DE FICAR FEIO AINDA AFUNDA COM O TEMPO GERANDO MAIS TRANSTORNOS PARA OS MUNÍCIPES.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A COLOCAÇÃO DE GALERIAS PLUVIAIS NAS PROXIMIDADES DA CASA DA SENHORA SOLANGE E DO MARCO AURÉLIO DOS SANTOS, NA VILA RURAL ANÍSIO DIAS DE SOUZA, TENDO EM VISTA QUE A ÉPOCA DE CHUVAS POR FALTA DESTAS GALERIAS A ENXURRADA ACABA ADENTRANDO A CASA DAS PESSOAS CITADAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE UMA "OPERAÇÃO TAPA BURACOS" NAS SEGUINTES;_x000D_
  - RUA SANTA RITA TRECHO ENTRE A RUA HAKUO KISHINO E A RUA XV DE NOVEMBRO; E_x000D_
  - RUA BELO HORIZONTE TAMBÉM TRECHO ENTRE A RUA HAKUO KISHINO E A RUA XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE E VER DA POSSIBILIDADE DE MELHORIAS NA RUA PRÓXIMO A APAE DE NOSSA CIDADE, TENDO EM VISTA QUE AQUELE ACESSO SE ENCONTRA EM MÁS CONDIÇÕES, NECESSITANDO DE UM RECAPE OU SERVIÇO DE TAPA-BURACOS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>MARQUINHO DA NOVA AMOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS QUANTO A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE NOVA AMOREIRA, DEVIDO A NECESSIDADE DE SE TER UM LOCAL ESPECÍFICO E EXCLUSIVO PARA ESTE MOMENTO QUE É TÃO DELICADO, ONDE NA MAIORIA DAS VEZES NÃO SE TEM UM LOCAL APROPRIADO. NESTE SENTIDO PEÇO UMA ATENÇÃO ESPECIAL A VOSSA EXCELÊNCIA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE TRÊS QUEBRA-MOLAS NA VILA RURAL, NO DISTRITO DE NOVA AMOREIRA, SENDO; UM FRENTE À RESIDÊNCIA DO CÉLIO, UM FRENTE À RESIDÊNCIA DO MARCO AURÉLIO E UM FRENTE A CASA DO RONE, POIS OS VEÍCULOS TEM TRAFEGADO NESTA REGIÃO EM ALTA VELOCIDADE, COLOCANDO EM RISCO A VIDA DE CRIANÇAS E POPULAÇÃO EM GERAL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS QUANTO A COLOCAÇÃO DE PEDRAS IRREGULARES NAS RUAS DA VILA RURAL DO DISTRITO DE NOVA AMOREIRA, HAJA VISTA É UM PEDIDO DA POPULAÇÃO QUE EM DIAS DE CHUVA FICA NO BARRO E NOS DIAS DE SOL SOFREM COM A POEIRA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE INDICAR UM FUNCIONÁRIO PÚBLICO PARA TREINAMENTO ESPECIFICO SOBRE O CCIR, CERTIFICADO DE CADASTRO DE IMÓVEL RURAL, PARA QUE SEJAM ATENDIDAS AS NECESSIDADES DOS PROPRIETÁRIOS RURAIS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A CONSTRUÇÃO DE UM QUEBRA-MOLAS, NA RUA PEDRO SILVÉRIO DA SILVA, NAS PROXIMIDADES DA RESIDÊNCIA DO SR.BILL GRANDE, SENDO QUE APÓS A COLOCAÇÃO DE ASFALTO MUITOS VEÍCULOS CIRCULAM ALI EM ALTA VELOCIDADE E POR PRÓXIMO AINDA DO CENTRO DE SAÚDE, MUITAS PESSOAS SE AGLOMERAM ALI.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE ADEQUAÇÃO E COLOCAÇÃO DE CASCALHOS, NA ESTRADA QUE VAI ATÉ A PROPRIEDADE DO SENHOR LADÉRCIO DE AZEVEDO E TAMBÉM DA ESTRADA QUE LIGA O DISTRITO DE NOVA AMOREIRA E O BAIRRO DE SÃO JOSÉ EM NOSSO MUNICÍPIO, HAJA VISTA QUE DEVIDO ÀS CHUVAS QUE CAÍRAM EM NOSSA REGIÃO, FIZERAM QUE A MESMA FICASSE CHEIA DE BURACOS.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA ELABORAÇÃO DE UM PROJETO DE LEI VISANDO A IMPLANTAÇÃO DO EQUOTERAPIA QUE É UM MÉTODO TERAPÊUTICO E EDUCACIONAL, QUE UTILIZA O CAVALO DENTRO DE UMA ABORDAGEM MULTIDISCIPLINAR E INTERDISCIPLINAR, NAS ÁREAS DE SAÚDE, EDUCAÇÃO E EQUITAÇÃO, BUSCANDO O DESENVOLVIMENTO BIOPSICOSSOCIAL DE PESSOAS COM DEFICIÊNCIAS E/OU NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS URGENTE QUANTO A TROCA DE LÂMPADAS NO POSTEAMENTO EXISTENTE NA RUA CRUZEIRO DO SUL WM FRENTE AO Nº 3000 E AINDA NA RUA PONTA GROSSA NO POSTE EM FRENTE O BAR DO CAPIXABA, SENDO QUE ESTES LOCAIS ESTÃO FICANDO TOTALMENTE AS ESCURAS NO PERÍODO NOTURNO EM COM ISTO CAUSA INSEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS URGENTE QUANTO A TROCA DE LÂMPADAS NO POSTEAMENTO EXISTENTE NA RUA CRUZEIRO DO SUL EM FRENTE AO Nº 3000 E AINDA NA RUA PONTA GROSSA NO POSTE EM FRENTE O BAR DO CAPIXABA, SENDO QUE AS MESMAS ENCONTRAM QUEIMADAS E ESTES LOCAIS ESTÃO FICANDO TOTALMENTE AS ESCURAS NO PERÍODO NOTURNO EM COM ISTO CAUSA INSEGURANÇA AOS MORADORES.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE A COLOCAÇÃO DE FRESADO DE ASFALTO NOS SEGUINTES TRECHOS, OU SEJA, TERMINO DA RUA SERGIPE, INICIO DA RUA GETÚLIO VARGAS, PRÓXIMO AO CRUZEIRO EXISTENTE EM NOSSA CIDADE, VISA A PRESENTE MELHORIA É QUE ESTE LOCAL É VISITADO POR VARIAS PESSOAS E ACREDITAMOS QUE COM ESTA MELHORIA VAI DAR UMA APARÊNCIA MAIS BONITA NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAÇÃO DE SINALIZAÇÃO COM O DIZER &amp;#8220;PARE&amp;#8221; NO CRUZAMENTO DA RUA SILVIO BELIGNI, DAS SEGUINTES RUAS: RUA SÃO FRANCISCO; ELIAS REIS LOPES; PADRE JOSEFINOS, FINAL DA RUA CLOTARIO PORTUGAL; MACHADO DE ASSIS E RUA 03 DE OUTUBRO, HAJA VISTA QUE A RUA SILVIO BELIGNI É A RUA PREFERENCIA, POIS SABEMOS QUE HOJE MUITAS PESSOAS NÃO SABEM QUAL É A PREFERENCIAL OU NÃO. </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE MELHORIAS COM COLOCAÇÃO DE CASCALHOS NA ESTRADA QUE DA ACESSO A PROPRIEDADE DO SENHOR JOSÉ MARIA TAVARES, TENDO EM VISTA QUE A MESMA SE ENCONTRA BASTANTE DANIFICADA EM VIRTUDE EROSÃO CAUSADA PELAS ÚLTIMAS CHUVAS NA REGIÃO. </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE FAZER UMA LIMPEZA GERAL EM BUEIROS EXISTENTES NO BAIRRO DE SÃO JOSÉ EM NOSSO MUNICÍPIO, TENDO QUE OS MESMOS E SUA MAIORIA SE ENCONTRAM ENTUPIDOS E COM ISTO EM ÉPOCAS DE CHUVAS A ENXURRADA ACABA TRAZENDO SUJEIRAS EM TODAS AS RUAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DO ENVIO DE TÉCNICOS PARA AVERIGUAR O QUE ACONTECE NA SAÍDA DE NOVA AMOREIRA, SENTIDO CENTRO DE MARILÂNDIA, TRECHO ESTE QUE JÁ OBTEVE MELHORIAS, COM COLOCAÇÃO DE TUBULAÇÃO, MESMO APÓS OS SERVIÇOS HÁ RECLAMAÇÕES DE INSTABILIDADE, MUNÍCIPES AFIRMAM QUE O CARRO DESGOVERNA QUANDO O VEÍCULO PASSA NO FINAL DA DESCIDA, INICIO DA SUBIDA NAQUELA REGIÃO. NESTE TRECHO JÁ HOUVE ACIDENTE E PARA EVITAR MAIORES PROBLEMAS É QUE FAZEMOS ESTE PEDIDO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A MELHORIAS NAS ESTRADAS EXISTENTES NOS BAIRROS DO ENGENHO VELHO E 700 ALQUEIRES, TENDO EM VISTA QUE DIANTE DAS CHUVAS QUE CAÍRAM EM NOSSA REGIÃO, FIZERAM COM QUE AS MESMAS FICASSEM TODAS ESBURACADAS, DIFICULTANDO ASSIM O ESCOAMENTO DAS PRODUÇÕES DESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A MELHORIAS NAS RUAS EXISTENTES DA VILA RURAL ANÍSIO DIAS DE SOUZA, NO DISTRITO DE NOVA AMOREIRA EM NOSSO MUNICÍPIO, TENDO EM VISTA QUE DIANTE DAS CHUVAS QUE CAÍRAM EM NOSSA REGIÃO, FIZERAM COM QUE AS MESMAS FICASSEM TODAS ESBURACADAS, DIFICULTANDO ASSIM O TRÁFEGO DE VEÍCULOS E ATÉ MESMO DE PEDESTRES.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO EM FAZER UMA COBERTURA DESDE A ENTRADA DO CEMITÉRIO ATÉ A IGREJINHA LÁ EXISTENTE, HAJA VISTA QUE EM ÉPOCAS DE CHUVAS NO CASO DE ALGUNS EVENTOS E ENTERRO AS PESSOAS NÃO TEM LOCAL ADEQUADO PARA FICAR, FICANDO ASSIM NO TEMPO.  </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS JUNTO AO DEPARTAMENTO DE OBRAS DESTA MUNICIPALIDADE, NO SENTIDO DE ALARGAMENTO DA ESTRADA QUE VAI DO FINAL DA AVENIDA XV ATÉ A BR 376 NAS PROXIMIDADES DA COAMO, SENDO QUE A MESMA ESTA NECESSITANDO DE MELHORIAS NO SENTIDO DE ALARGAMENTO, ASSIM SENDO JÁ APROVEITANDO QUE SEJA FEITO ESTE ALARGAMENTO, PORQUE HOJE CASO ALGUM VEICULO SE ENCONTRE UM COM OUTRO DA MANEIRA QUE ELA ESTA DIFICILMENTE VAI TER CONDIÇÕES DE PASSAR CRUZAR OS DOIS VEÍCULOS E SOMOS SABEDORES QUE QUANDO FOR FEITO A DUPLICAÇÃO NA BR, ESTA ESTRADA VAI TER UM GRANDE FLUXO DE VEÍCULO PARA ACESSAR A COOPERATIVA DA COAMO.  </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E PROVIDENCIAS QUANTO A ABERTURA DE UMA RUA EXISTENTE NO MAPA DO BAIRRO DO LEÃO DO NORTE, RUA ESTA QUE ESTA ABERTA ATÉ NA RESIDÊNCIA DO MARCOS MARONEZI E A PEDIDO DE MORADORES QUE A MESMA SEJA ABERTA ATÉ NA RUA QUE DÁ ACESSO A EMPRESA TGA, COM ABERTURA DA MESMA VAI AJUDAR E MUITO OS MORADORES DESTE BAIRRO, POIS FICA MAIS FÁCIL O ACESSO ATÉ A REFERIDA EMPRESA E COM A DUPLICAÇÃO DA RODOVIA SERVIRA DE ACESSO AOS MORADORES E A EMPRESA TGA.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E PROVIDENCIAS ATENDENDO A NECESSIDADE DA COCARI, COOPERATIVA AGROPECUÁRIA E INDUSTRIAL, COM FILIAL EM NOSSO MUNICÍPIO, QUE NECESSITA AMPLIAR A COOPERATIVA COM URGÊNCIA, NECESSITANDO POR TANTO DE UM TERRENO AO LADO, SENDO ASSIM PEDE-SE QUE O MUNICÍPIO COLOQUE A LEILÃO OU PROCESSO SIMILAR O TERRENO LOTE Nº 1-6 COM 3.566,14 METROS QUADRADOS. A COOPERATIVA DÁ PREFERÊNCIA A COMPRA DO LOTE.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA COLOCAÇÃO DE UM BRAÇO DE LUZ NA RUA SÃO SALVADOR, TRECHO COMPREENDIDO ENTRE A RUA XV DE NOVEMBRO E A RUA HAKUO KISHINO. NESTE TRECHO HÁ O POSTE MAIS FALTA O BRAÇO DE LUZ E ESTÁ SENDO COBRADO DOS MORADORES DAQUELA REGIÃO, COMO EXEMPLO A SENHORA SILVIA DOS SANTOS CHILEIDE, A CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA SEM ESTAR SENDO EXECUTADO O SERVIÇO. </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA DEMARCAÇÃO DE QUILOMETRAGEM NAS ESTRADAS DE NOVA AMOREIRA. TAL PEDIDO PRENDE-SE AO FATO DE QUE QUANDO É SOLICITADA UMA VIATURA DA POLÍCIA, POR EXEMPLO, ELES ENCONTRAM DIFICULDADES PARA CHEGAR AO LOCAL, BEM COMO HÁ DIFICULDADE DE QUEM SOLICITA DE EXPLICAR PARA ALGUÉM QUE NÃO CONHECE AQUELA REGIÃO.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS EXISTENTES NO NÚCLEO HABITACIONAL MORADA DO SOL EM NOSSA CIDADE, HAJA VISTA QUE OM MESMO NÃO POSSUI EM NENHUMA RUA, SENDO QUE ESTA MELHORIA É UM ANSEIO DOS MORADORES DESTE NÚCLEO HABITACIONAL.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE SE ARRUMAR A TUBULAÇÃO QUE SE ENCONTRA QUEBRADA NA RUA XV DE NOVEMBRO, FRENTE AO DEPÓSITO POPULAR; E AINDA NA MESMA RUA, ESQUINA COM A RUA TIRADENTES, EXISTE DOIS BUEIROS QUEBRADOS E UM TERCEIRO COM A FERRAGEM SOLTA NECESSITANDO DE REPAROS EVITANDO ASSIM MAIORES COMPLICAÇÕES. </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A URGÊNCIA DE ESTUDOS E VER DA POSSIBILIDADE DA CONSTRUÇÃO DE MUROS NA ESCOLA MUNICIPAL DE NOVA AMOREIRA, VISANDO A CONSERVAÇÃO DO PATRIMÔNIO PÚBLICO, SEGURANÇA AOS ALUNOS E PROFESSORES, BEM COMO UMA MELHOR APARÊNCIA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>LILA, VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE QUANTO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE JUNTAMENTE COM UM PARQUE INFANTIL, PARA SER FEITA PRÓXIMA A RODOVIÁRIA DE NOSSA CIDADE, POIS SABEMOS QUE HOJE EM NOSSA CIDADE TEMOS UMA ACADEMIA NO CAMPO DE FUTEBOL, POIS ESTA INDICAÇÃO NESTE LOCAL SERÁ BEM ÚTIL, HAJA VISTA QUE VAI FICAR PRÓXIMO A CENTRO DE NOSSA CIDADE E TEMOS CERTEZA QUE ESTA ACADEMIA É UM ANSEIO DE NOSSA COMUNIDADE.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDÊNCIAS URGENTE QUANTO A UMA REVISÃO GERAL NA PARTE ELÉTRICA NA ESCOLA MUNICIPAL DE NOVA AMOREIRA, HAJA VISTA QUE A PARTE ELÉTRICA DA MESMA EXISTE DESDE QUANTO FOI CONSTRUÍDA A REFERIDA E NUNCA FOI FEITO UMA REVISÃO A SABEMOS QUE FIOS ELÉTRICOS COM O PASSAR DO TEMPO O MESMO FICA DANIFICADO E COM ISTO ACABA COLOCANDO EM RISCO ESTA INSTITUIÇÃO E PARA QUE POSSAMOS EVITAR FUTUROS TRANSTORNOS E QUE FAÇO A PRESENTE INDICAÇÃO PARA A SEGURANÇA DE TODOS QUE ALI FREQUENTAM TANTOS ALUNOS QUANTO PROFESSORES.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A MONTAGEM DOS APARELHOS DA ACADEMIA AO AR LIVRE QUE SE ENCONTRA NO PÁTIO DO POSTO DE SAÚDE DO NÚCLEO HABITACIONAL MANOEL OLEGÁRIO DE PROENÇA, QUE SE ENCONTRA DESATIVADA E FECHADO O PORTÃO, SENDO QUE LÁ JÁ ENCONTRA TODOS OS EQUIPAMENTOS, OU SEJA UNS MONTADOS E OUTROS NÃO E HOJE ESTA HAVENDO UMA COBRANÇA MUITO GRANDE POR PARTE DOS MORADORES DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE MELHORIAS DA ESTRADA QUE DÁ ACESSO AO LOTEAMENTO TERRA NOVA EM NOSSO MUNICÍPIO, TENDO EM VISTA QUE ESTE TRECHO SE ENCONTRA EM MÁS CONDIÇÕES, COM MUITOS BURACOS, DIFICULTANDO ASSIM O ACESSO A ESTE LOTEAMENTO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A MELHORIA COM COLOCAÇÃO DE CASCALHOS NA ESTRADA QUE VAI ATÉ FAZENDA ESPERANÇA EM NOSSO MUNICÍPIO, TAIS PROVIDÊNCIAS SE FAZEM NECESSÁRIAS EM VIRTUDE QUE ESTA ESTRADA FAZ PARTE DO TRANSPORTE ESCOLAR E DA MANEIRA QUE A MESMA SE ENCONTRA EM ALGUNS TRECHOS EM ÉPOCAS DE CHUVAS O ÔNIBUS NÃO TRANSITA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS JUNTO A RODONORTE E AOS DER NO SENTIDO DE SE FAZER MARGINAIS DOS DOIS LADOS DA RODOVIA 376 EM TODO PERÍMETRO QUE ABRANGE O MUNICÍPIO, SENDO ESTRADA PARA CIRCULAÇÃO DE MAQUINÁRIO AGRÍCOLA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A RECAPE ASFALTICO NA RUA XV DE NOVEMBRO EM NOSSA CIDADE, HAJA VISTA QUE A MESMA EM MUITOS PONTOS APRESENTA BURACOS E POR SER UMAS DAS PRINCIPAIS DA CIDADE, AONDE SE ENCONTRA A MAIORIA DE NOSSO COMERCIO TEM QUE APRESENTAR UM BOM ASPECTO, POIS SOMOS VISITADOS DIARIAMENTE POR PESSOAS DE OUTRAS LOCALIDADES.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A SINALIZAÇÃO DE TRÂNSITO EM TODA A NOSSA CIDADE, POIS SÓ TEMOS HOJE AS FAIXAS DE PEDESTRES, FALTANDO PLACAS INDICATIVAS DE PREFERENCIAL, QUEBRA-MOLAS E OUTRAS, POIS AS  PLACAS DE INDICAÇÃO TEM POR FINALIDADE IDENTIFICAR AS VIAS E OS LOCAIS DE INTERESSE, BEM COMO ORIENTAR CONDUTORES DE VEÍCULOS QUANTO AOS PERCURSOS, OS DESTINOS, AS DISTÂNCIAS, OS SERVIÇOS AUXILIARES E TAMBÉM TER COMO FUNÇÃO A EDUCAÇÃO DO USUÁRIO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE ESTUDOS E ELABORAÇÃO DE UM PROJETO VISANDO A CONSTRUÇÃO DE UM CENTRO DE EVENTOS EM NOSSA CIDADE, HAJA VISTA QUE HOJE NÃO POSSUÍMOS UM LOCAL ADEQUADO E SABEMOS QUE HOJE PARA QUALQUER TIPO DE EVENTOS A FISCALIZAÇÃO DE BOMBEIROS E MINISTÉRIO PÚBLICO ESTÁ RIGOROSO, DESTA FORMA EXISTE A NECESSIDADE DA CONSTRUÇÃO DESTE CENTRO, SABEMOS QUE ALGUNS EVENTOS DEIXARAM DE REALIZAR POR NÃO ESTAR DENTRO DAS NORMAS EXIGIDAS POR LEI.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA AQUISIÇÃO DE UM ÔNIBUS PARA O TRANSPORTE DE GRUPOS RELIGIOSOS E JOGADORES DE FUTEBOL DENTRO DO MUNICÍPIO, TENDO EM VISTA QUE HOJE SOMOS BASTANTE COBRADO EM RELAÇÃO A ISTO, POIS HOJE OS ÔNIBUS QUE O MUNICÍPIO POSSUI É PARA O TRANSPORTE DE ALUNOS NÃO PODENDO SER UTILIZADO PARA OUTRA FINALIDADE, DESTA FORMA SE FAZ NECESSÁRIO A AQUISIÇÃO DOS MESMOS PARA ESTE FIM.  </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, QUE TOME PROVIDENCIAS QUANTO A ÁGUA DA CHUVA QUE ESTÁ SENDO ESCOADA PARA O TERRENO DA IGREJA ASSEMBLÉIA DE DEUS, QUE FAZ FUNDO COM O TERRENO DA CASA DA CULTURA, SITUADA À RUA SILVIO BELIGNI EM NOSSO MUNICÍPIO. FOI VERIFICADO E CONSTATADO QUE HÁ UM CANO NO MURO DE ARRIMO QUE ESTÁ SOLTANDO ESTA ÁGUA NO REFERIDO TERRENO, ONDE HÁ UMA CASA EM FASE DE ACABAMENTO E APÓS TÉRMINO SERÁ CONSTRUÍDO UM REFEITÓRIO JUSTAMENTE ONDE ESTÁ SENDO ESCOADA ESTA ÁGUA DA CASA DE CULTURA.   </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS NO SENTIDO DE MELHORIAS NA ÚLTIMA RUA DO JARDIM TÓKIO, SENTIDO BR 376, SENDO A RUA INDICO, EM NOSSO MUNICÍPIO. HÁ NECESSIDADE DE ENLANGUESCER A RUA, BEM COMO DE ABRIR MAIS A RUA NO FINAL, JOGAR CASCALHO E FRESO BUSCANDO DAR MAIOR COMODIDADE AOS MORADORES DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DO ATENDIMENTO ODONTOLÓGICO NA UBS DE NOVA AMOREIRA, HAJA VISTA JÁ EXISTEM LÁ OS EQUIPAMENTOS, CARECENDO APENAS DO PROFISSIONAL PARA O REFERIDO ATENDIMENTO TÃO NECESSÁRIO E COBRADO PELA POPULAÇÃO.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTES QUANTO A ESCOLA MUNICIPAL DESATIVADA, ACADEMIA AO AR LIVRE E QUADRA DE ESPORTES LOCALIZADOS NO BAIRRO LEÃO DO NORTE EM NOSSO MUNICÍPIO, NO SENTIDO DE QUE SEJAM FEITOS OS SEGUINTES REPAROS;_x000D_
 1.	ARRUMAR O PORTÃO E POR CADEADO, DEIXANDO CHAVES AOS CUIDADOS DOS VIZINHOS;_x000D_
 2.	TROCAR AS PORTAS DA ESCOLA POR PORTAS MAIS REFORÇADAS E FAZER LIMPEZA; E_x000D_
 3.	COLOCAR PEDRAS AO REDOR DA ACADEMIA AO AR LIVRE;_x000D_
 </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, EDMILTON FELICIANO, JEAN BUENO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, EM OBEDIÊNCIA À LEI FEDERAL Nº 13.146/2015 - ESTATUTO DO PORTADOR DE DEFICIÊNCIA, A SEGUINTE PROVIDÊNCIA:_x000D_
 _x000D_
 &amp;#8226;	GARANTIR OS MEIOS DE ACESSIBILIDADE AOS PORTADORES DE DEFICIÊNCIA FÍSICA NOS ÓRGÃOS PÚBLICOS E PRIVADOS DE USO COLETIVO, CONFORME DISPÕE O ART. 56 DA REFERIDA LEI._x000D_
 </t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE MELHORIA NA BOCA DE COLETORA DE ÁGUA, EXISTENTE NA AVENIDA CEREJEIRAS EM FRENTE AO DEPOSITO POPULAR, HAJA VISTA QUE A MESMA ESTÁ SEM A GRADE DE PROTEÇÃO AONDE VEÍCULO DE MUNÍCIPE DE NOSSA CIDADE JÁ CAIU NO MESMO E PARA QUE POSSAMOS EVITAR FUTUROS TRANSTORNOS QUE PEÇO UMA ATENÇÃO ESPECIAL NA PRESENTE INDICAÇÃO.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS REFERENTES A INSTALAÇÃO DE SERVIÇOS DE INTERNET NA ESCOLA MUNICIPAL DE NOVA AMOREIRA PARA MELHORAR O DESEMPENHO DOS PROFESSORES, FACILITAR A COMUNICAÇÃO E DIVERSOS OUTROS BENEFÍCIOS QUE ESTA TECNOLOGIA POSSA PROPORCIONAR.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA SILVIO BELIGNI PRÓXIMO A CASA DO SENHOR VALDIR, NAS MEDIAÇÕES DA DELEGACIA EM NOSSO MUNICÍPIO. MESMO SENDO A LOCALIDADE PRÓXIMA A DELEGACIA MUITOS MOTORISTAS E MOTOCICLISTAS TRAFEGAM EM ALTA VELOCIDADE COLOCANDO EM RISCO A VIDA DE PEDESTRES.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A SEGUINTE PROVIDÊNCIA:_x000D_
 &amp;#8226;	ESTUDO PARA INSTALAÇÃO DE CAIXAS COLETORAS ADAPTADAS AOS BUEIROS JÁ EXISTENTES NAS VIAS PÚBLICAS DO MUNICÍPIO, PARA CAPTAÇÃO E SEPARAÇÃO DO LIXO ADVINDO DE ENXURRADAS._x000D_
 </t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA POSSIBILIDADE DA SE EXECUTAR A LEI Nº 309/2016 QUE AUTORIZA O PODER EXECUTIVO A PROMOVER A CRIAÇÃO E FUNCIONAMENTO DE CANIL MUNICIPAL; E AINDA ESTUDOS PARA QUE SEJA FEITO A CASTRAÇÃO DE CÃES COMO MEIO DE EVITAR O CRESCIMENTO DO NUMERO DE CÃES NAS RUAS DA NOSSA CIDADE, EM ESPECIAL DOS BAIRROS ONDE HÁ MAIOR ACUMULO DE ANIMAIS SOLTOS PROVOCANDO ACIDENTES, MORDENDO AS PESSOAS, REVIRANDO LIXO, ESPALHANDO DOENÇAS E PULGAS E PROVOCANDO DIVERSOS OUTROS PROBLEMAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE PROVIDÊNCIAS NECESSÁRIAS PARA QUE NÃO SEJAM JOGADOS ENTULHOS E GALHOS NA FINAL DA RUA JAPÃO.  </t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DA INSTALAÇÃO DE UM BRAÇO DE LUZ NO FINAL DA RUA JAPÃO, ONDE JÁ EXISTE O POSTE MAIS AINDA FALTA A LUMINÁRIA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO, MARQUINHO DA NOVA AMOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE SE COLOCAR AREI NO PARQUINHO NO DISTRITO DE NOVA AMOREIRA.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE NO SENTIDO DE COLOCAÇÃO DE MANILHAS NA AVENIDA ROMEU BELIGNI, NAS PROXIMIDADES DAS RESIDÊNCIAS DOS SENHORES OSMARLEI E EDMAR PEREIRA, NO DISTRITO DE NOVA AMOREIRA; TENDO EM VISTA QUE A ENXURRADA ESTA FAZENDO GRANDE EROSÃO NESTE LOCAL E ESTA DANIFICANDO TODO O MEIO FIO, CAUSANDO ASSIM MUITO TRANSTORNO AOS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER O QUE O MUNICÍPIO PODE FAZER PARA COLABORAR COM A VINDA E INSTALAÇÃO DA EMPRESA PROENÇA, RAMO ARTESANATO, FABRICA MAIS DE TREZENTOS ITENS, COM A POSSIBILIDADE DE GERAR DE DEZ A QUINZE EMPREGOS. ESTA EMPRESA TEM SEDE EM CALIFÓRNIA JÁ HÁ ALGUNS ANOS E TEM A INTENÇÃO DE SE INSTALAR EM LOCAL ONDE RECEBA INCENTIVO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE NO SENTIDO DE COLOCAÇÃO DE FRESADO NAS RUAS EXISTENTES NA VILA RURAL DO DISTRITO DE NOVA AMOREIRA E AINDA NO TRECHO COMPREENDIDO DE NOVA AMOREIRA ATÉ AO BAIRRO DE SÃO JOSÉ EM NOSSO MUNICÍPIO, SENDO QUE ESTA MELHORIA É UM ANSEIO DE TODA A POPULAÇÃO DAQUELE DISTRITO, HAJA VISTA QUE A MESMA VAI EVITAR OS TRANSTORNOS DOS DIAS DE CHUVAS E ACABAR COM A POEIRA NESTA ÉPOCA DE SECA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>MARQUINHO DA NOVA AMOREIRA, VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE NO SENTIDO DA CONSTRUÇÃO DE UMA PISTA DE CAMINHADA EM VOLTA DO CAMPO DE FUTEBOL SUÍÇO EXISTENTE NO DISTRITO DE NOVA AMOREIRA EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA POSSIBILIDADE DE ALARGAMENTO DA RUA SÃO VICENTE NO TRECHO COMPREENDIDO DO INICIO DA AVENIDA SANTIAGO LOPES JOSÉ TERMINANDO NA RUA XV DE NOVEMBRO, CENTRO EM NOSSO MUNICÍPIO, E AINDA A LIMPEZA E RELIGAÇÃO DA GALERIA PLUVIAL.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A AQUISIÇÃO DE UM TERRENO NA ENTRADA DE NOSSA CIDADE QUE SE AGREGA NAS CONDIÇÕES DE FAZER UM LAGO, HAJA VISTA QUE NESTE LOCAL EXISTEM NASCENTE DE ÁGUA E RIOS PRÓXIMOS, SENDO QUE ESTE LOCAL É INDICADO POR MUITAS PESSOAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, A COLOCAÇÃO DE LAMA ASFÁLTICA NO TRECHO DA RUA ANÍSIO DIAS DE SOUZA, NO DISTRITO DE NOVA AMOREIRA, AONDE EXISTE MEIOS-FIOS E AINDA COLOCAÇÃO DE FRESADO NA MESMA RUA AONDE NÃO EXISTE AINDA OS MEIOS-FIOS., SENDO QUE HOJE ESTA EXISTINDO MUITAS RECLAMAÇÕES PRINCIPALMENTE POR PARTE DE IDOSOS, POIS AS PEDRAS ESTÃO SOLTAS E MUITOS DELES CHEGAM ATÉ CAIR.    </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, A COLOCAÇÃO DE LAMA ASFÁLTICA NA RUA CASTELO BRANCO, NO DISTRITO DE NOVA AMOREIRA, RUA ESTA ONDE JÁ EXISTEM MEIOS-FIOS E A POPULAÇÃO LOCAL PEDE ESTA MELHORIA PARA DIMINUIR A POEIRA REDUZINDO DOENÇAS RESPIRATÓRIAS E EM ÉPOCA DE CHUVA RESOLVER O PROBLEMA COM O BARRO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, NO SENTIDO DA CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE NOVA AMOREIRA EM NOSSO MUNICÍPIO, HAJA VISTA QUE NESTE LOCAL NÃO EXISTE UM LOCAL ADEQUADO PARA QUE AS PESSOAS DAQUELA LOCALIDADE VELEM SEUS ENTES QUERIDOS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A PAVIMENTAÇÃO ASFÁLTICA NA RUA ROMEU BELINGI NO DISTRITO DE NOVA AMOREIRA EM NOSSO MUNICÍPIO, SABEMOS QUE O CUSTO É BASTANTE ALTO SUGERIMOS QUE SE USE O CONVÊNIO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DO PARANÁ &amp;#8211; CINDEPAR, SENDO ESTA RUA UMA DAS PRINCIPAIS DESTE DISTRITO, SE FAZ NECESSÁRIO TAL BENFEITORIA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA POSSIBILIDADE DE CONVÊNIO JUNTO AO SEBRAE, SESI, SENAC, PARA CURSOS PROFISSIONALIZANTES NO DISTRITO DE NOVA AMOREIRA, SENDO QUE HOJE TEMOS ESTA NECESSIDADE, TENDO EM VISTA QUE TEMOS MUITOS PROFISSIONAIS NA ÁREA DA AGRICULTURA E OUTROS MUITOS PROFISSIONAIS EM ÁREAS DIFERENTES. </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA POSSIBILIDADE DE TER AULAS A PESSOAS DA TERCEIRA IDADE PELO MENOS UMA VEZ POR SEMANA NO DISTRITO DE NOVA AMOREIRA EM NOSSO MUNICÍPIO E QUANDO DE CONFRATERNIZAÇÃO OU VIAGENS FAZER JUNTAMENTE COM AS PESSOAS DE MARILÂNDIA DO SUL, SENDO QUE ESTE PEDIDO É FEITO POR VÁRIAS PESSOAS DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, ESTUDOS E VER DA POSSIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE DA REFORMA DO ABRIGO DE PASSAGEIROS EXISTENTE NA ENTRADA DO SÍTIO DO MILTINHO GAIOLA NO BAIRRO DOS GÓES, HAJA VISTA QUE O MESMO ENCONTRA-SE TOTALMENTE DANIFICADO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIMITA O PERÍMETRO URBANO DO DISTRITO SEDE DO MUNICÍPIO DE MARILÂNDIA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO NO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA VIÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ZONEAMENTO DE USO E OCUPAÇÃO DO SOLO DO MUNICÍPIO DE MARILÂNDIA DO SUL, CONSTANTE DO PLANO DIRETOR MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS REQUISITOS TÉCNICOS PARA AS EDIFICAÇÕES A SEREM CONSTRUÍDAS NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS, E VAGAS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO E VAGA NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL AO PASTOR  ARTÊMIO LANGUE PAULUCI</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL AO ENGENHEIRO AGRÔNOMO JOSÉ AROLDO GALLASSINI.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO V NO ART. 1º  DA LEI MUNICIPAL Nº 032/89, DE 23.,11.1989 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DAR DENOMINAÇÕES A PRÓPRIOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, EDMILTON FELICIANO, VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL AO DEPUTADO FEDERAL ALEX CANZIANI SILVEIRA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>LILA, PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL AO SENHOR VILMAR SEBASTIÃO SEBOLD.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE MARILÂNDIA DO SUL O MÊS "OUTUBRO ROSA" DEDICADO A CAMPANHA DE INCENTIVO À SAÚDE DA MULHER, EM ESPECIAL DE PREVENÇÃO AO CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE MARILÂNDIA DO SUL O MÊS "NOVEMBRO AZUL" DEDICADO A CAMPANHA E AÇÕES EDUCATIVAS PARA PREVENÇÃO DO CÂNCER DE PRÓSTATA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DE CARGO COMISSIONADO, INSERI E ALTERA DISPOSITIVOS DA LEI 193/2014 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO EXECUTIVO A CRIAR EMPREGOS PÚBLICOS E A REALIZAR CONCURSO PÚBLICO PARA O CAPS I, PROGRAMA DO GOVERNO FEDERAL. </t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA VAGA/EMPREGOS, NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018 DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>AFETA AO USO COMUM DO POVO, UMA ÁREA DE TERRAS MEDINDO 839,64M2.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALIENAR BEM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.doc</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM INSTITUIÇÕES DE ENSINO SUPERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO COM O INSTITUTO EMATER.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI MUNICIPAL Nº 320/17, DE 22 DE MARÇO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 320/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O INCISO XI DO ART. 156 DA LEI Nº 5.172, DE 25 DE OUTUBRO DE 1966 &amp;#8211; CÓDIGO TRIBUTÁRIO NACIONAL.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR DOTAÇÃO ESPECIFICA NO ORÇAMENTO DE 2017 E FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS APLICÁVEIS AOS PAGAMENTOS DE DÉBITOS JUDICIAIS DA FAZENDA MUNICIPAL DE PEQUENO VALOR, SEM EXPEDIÇÃO DE PRECATÓRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE &amp;#8220;AUXÍLIO AO MENOR APRENDIZ&amp;#8221; NO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DO CENTRO DE CULTURA DO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PISO SALARIAL DO CIRURGIÃO DENTISTA DO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DO PARANÁ - CINDEPAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES CELEBRADO ENTRE O MUNICÍPIO DE MARILÂNDIA DO SUL E O CONSÓRCIO INTERMUNICIPAL DE SEGURANÇA PÚBLICA E CIDADANIA &amp;#8211; CISMEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DE SANEAMENTO, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS UNIVERSITÁRIOS DE MARILÂNDIA DO SUL &amp;#8211; AUMS</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 170 DA LEI Nº 5.172, DE 25 DE OUTUBRO DE 1966 &amp;#8211; CÓDIGO TRIBUTÁRIO NACIONAL.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O INCISO I DO ART. 175 DA LEI Nº 5.172, DE 25 DE OUTUBRO DE 1966 &amp;#8211; CÓDIGO TRIBUTÁRIO NACIONAL.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 155-A DA LEI Nº 5.172, DE 25 DE OUTUBRO DE 1966 &amp;#8211; CÓDIGO TRIBUTÁRIO NACIONAL, E AUTORIZA O PARCELAMENTO DE DÉBITOS TRIBUTÁRIOS NO MUNICÍPIO DE MARILÂNDIA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUTORIZAÇÃO PARA REALIZAÇÃO DE CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 14 E EXCLUI INCISO III DO ART. 14 NA LEI Nº 242/2015 DE 17 DE ABRIL DE 2015.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MARILÂNDIA DO SUL, PARA O EXERCÍCIO FINANCEIRO DE 2018, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA DO MUNICÍPIO DE MARILÂNDIA DO SUL PARA ESTERILIZAÇÃO DE CÃES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MARILÂNDIA DO SUL, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROMOVER EMPREENDIMENTO HABITACIONAL EM CONJUNTO COM O ESTADO DO PARANÁ, EM LOTES DE PROPRIEDADE DO MUNICÍPIO E REALIZAR A TITULAÇÃO AOS BENEFICIÁRIOS FINAIS NO ÂMBITO DO PROGRAMA FAMÍLIA PARANAENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI ESPECIALIDADES NA TABELA DE PLANTÕES MÉDICOS CONSTANTES DO ART. 1º DA LEI 230/2014</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES NO CONTRATO DE CONSÓRCIO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DO VALE DO IVAÍ E REGIÃO &amp;#8211; CISVIR.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE OS CRITÉRIOS DE ESCOLHA MEDIANTE CONSULTA À COMUNIDADE ESCOLAR PARA DESIGNAÇÃO DE DIRETORES DA REDE MUNICIPAL DE ENSINO PÚBLICO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO E/OU TERMO DE COOPERAÇÃO TÉCNICA EM CONSONÂNCIA COM O ART. 107 DA LEI 030/2006, DE 01 DE SETEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA. À ALIENAÇÃO DE VEÍCULOS, MÁQUINAS E BENS INSERVÍVEIS DO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A AGEPAR, AGÊNCIA REGULADORA DE SERVIÇOS PÚBLICOS DELEGADOS DE INFRAESTRUTURA DO PARANÁ, PARA QUE A MESMA INFORME A ESTA CASA O MOTIVO PELO QUAL O ÔNIBUS DA EMPRESA BRASIL SUL, NÃO ENTRA NA CIDADE, OU SEJA, NÃO PASSA MAIS PELA RODOVIÁRIA DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER-SE DIGNE QUE SEJA OFICIADO AO ENGENHEIRO DO DER, JURISDIÇÃO DE APUCARANA, NO SENTIDO DE ESTUDOS DA CONSTRUÇÃO DE UM QUEBRA-MOLAS NA AVENIDA 03 DE OUTUBRO NA CIDADE DE MARILÂNDIA DO SUL PR., NAS PROXIMIDADES DO COMERCIO DO SENHOR KATSUMI, HAJA VISTA QUE NESTE LOCAL, VEÍCULOS, CAMINHÕES E ÔNIBUS TRAFEGAM EL ALTA VELOCIDADE E COMO JÁ É SABIDO QUE NESTE LOCAL JÁ HOUVE ALGUNS ACIDENTES, DESTA FORMA ESPERO QUE ACATE TAL PEDIDO E POSSAMOS DAR A SEGURANÇA A TODOS OS NOSSOS CIDADÃOS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A SECRETARIA MUNICIPAL DE SAÚDE DE MARILÂNDIA DO SUL, PAR QUE INFORME A ESTA CASA DE LEIS O HORÁRIO DOS ATENDIMENTOS MÉDICOS E SUAS ESPECIALIDADES; E AINDA  O HORÁRIO DOS PLANTÕES E O NOMES DOS PROFISSIONAIS QUE ATENDEM NOS PLANTÕES.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AOS RESPONSÁVEIS DA EMPRESA DE TELECOMUNICAÇÃO DA TIM EM RELAÇÃO A TORRE EXISTENTE NA PROPRIEDADE DOS GUIZELINE NO BAIRRO DE SÃO JOSÉ, TENDO EM VISTA QUE NO ANO DE 2016 A MESMA APRESENTAVA ÓTIMO SINAL, ISTO OCORREU EM PRAZO DE 30 DIAS E APÓS ISTO O SINAL SUMIU SEM NENHUMA JUSTIFICATIVA PELOS ÓRGÃOS COMPETENTES.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO ENGENHEIRO RESPONSÁVEL DO DER, JURISDIÇÃO DE APUCARANA, NO SENTIDO DE ESTUDOS E VER DA POSSIBILIDADE DE MELHORIA NO ACOSTAMENTO E ATÉ MESMO UMA PISTA DE CAMINHADA NA RODOVIA BELIGNI PÂNTANO, NO TRECHO COMPREENDIDO DO FINAL DA VILA PARAISO ATÉ AS PROXIMIDADES DA PROPRIEDADE DO FALECIDO ANDALÉCIO, TENDO EM VISTA QUE HOJE INÚMERAS PESSOAS FAZEM CAMINHADAS NESTE TRECHO E HOJE ISTO É FEITO EM CIMA DO ASFALTO, E SABEMOS DO PERIGO QUE TODOS CORRENDO E PARA QUE POSSAMOS EVITAR FUTUROS TRANSTORNOS É QUE PEDIMOS TAIS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO O EXECUTIVO MUNICIPAL PARA QUE CONVOQUE O RESPONSÁVEL PELO SERVIÇOS PRESTADOS PELA SANEPAR EM NOSSO MUNICÍPIO PARA QUE POSSA ESCLARECER A CÂMARA, BEM COMO PARA POPULAÇÃO EM GERAL, O PORQUE DA DEMORA NA RESTAURAÇÃO DOS TRECHOS DAS RUAS QUE SÃO CORTADAS PARA MANUTENÇÃO, E QUANDO EFETUADA A RESTAURAÇÃO É FEITA COM QUALIDADE MUITO INFERIOR AO QUE ESTAVA ANTES DE COMEÇAREM OS TRABALHOS. TAMBÉM QUE SEJA ESCLARECIDO OS HORÁRIOS DO POSTO DE ATENDIMENTO E PORQUE NÃO TEM UM FUNCIONÁRIO QUE PERMANEÇA LÁ PARA DAR ATENDIMENTO A POPULAÇÃO,HAJA VISTA QUE FUNCIONÁRIO HOJE PRECISA SAIR PRA EXECUTAR OUTROS TRABALHOS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE CONGRATULAÇÃO A SENHORITA JULIANA MARTINELLI KOJIKOWSKI, PELA APROVAÇÃO NO VESTIBULAR PARA O CURSO DE MEDICINA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE CONGRATULAÇÃO A SENHORITA GIOVANNA PUNHAGUI BACHEGA, PELA APROVAÇÃO NO VESTIBULAR PARA O CURSO DE MEDICINA EM JULHO DE 2016 NA PUC DE LONDRINA E EM JANEIRO DE 2017 NA UEL.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DO PARANÁ, NO SENTIDO DE ESTUDOS QUANTO A IMPLANTAÇÃO DE UM MÓDULO POLICIAL FIXO OU MÓVEL NA PRAÇA DA CENOURA VILA PARAISO. TAL PROVIDENCIA QUE SEJA FEITA NA MÁXIMA URGÊNCIA, TENDO EM VISTA QUE OS COMERCIANTES E MORADORES QUE MORAM NAQUELAS PROXIMIDADES ESTÃO RECLAMANDO E MUITO DEVIDO A VARIAS SITUAÇÕES OCORRIDAS DIARIAMENTE NAQUELE LOCAL E SOMOS SABEDORES QUE COM A IMPLANTAÇÃO DESTE MÓDULO CERTAMENTE IRÁ SUPRIR EM PARTES ESTA SEGURANÇA, POIS SABEMOS QUE TEMOS SOMENTE UM EFETIVO, MAS SABEMOS TAMBÉM QUE COM ESTE MÓDULO MESMO SE A PRESENÇA PERMANENTE DO POLICIAL VAI INIBIR OS PROBLEMAS ALI ENCONTRADOS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A COPEL JURISDIÇÃO DE APUCARANA, NO SENTIDO DE ESTUDOS QUANTO A COLOCAÇÃO DE POSTES COM LUMINÁRIAS NA RUA PREFEITO ALTINO DA SILVA REIS, NO DISTRITO DE NOVA AMOREIRA, SENDO QUE ESTA MELHORIA É UM ANSEIO DOS MORADORES DESTA RUA, SENDO QUE NO PERÍODO NOTURNO A MESMA FICA TOTALMENTE AS ESCURAS, AINDA MAIS,  VERIFICAMOS 05 CONTAS DE LUZ E ESTÃO SENDO COBRADOS TAXA DE ILUMINAÇÃO SEM TER A DEVIDA MELHORIA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A COPEL JURISDIÇÃO DE APUCARANA, NO SENTIDO DE ESTUDOS QUANTO A COLOCAÇÃO DE POSTES COM LUMINÁRIAS NA RUA SÃO JOSÉ, NAS PROXIMIDADES DA IGREJA CATÓLICA, TENDO EM QUE ESTÃO TROCANDO TODA A FIAÇÃO DA IGREJA E TAMBÉM IRÃO COLOCAR AUMENTO DE CARGA PARA COLOCAÇÃO DE AR CONDICIONADO, NECESSITANDO ASSIM DESTA MELHORIA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO DER JURISDIÇÃO DE APUCARANA, NO SENTIDO DE ESTUDOS QUANTO A MELHORIA NA RODOVIA BELINGI PÂNTANO, NO DA AVENIDA BRASIL, PRINCIPALMENTE EM FRENTE A CASA DE MATERIAL DE CONSTRUÇÃO, VIPEL SE ENCONTRA TOTALMENTE ESBURACADA, DIFICULTANDO O ACESSO DAS PESSOAS NA REFERIDA CASA LOJA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DESTA MUNICIPALIDADE, SOLICITANDO QUE O MESMO ENVIE A ESTA CASA DE LEIS O MAPEAMENTO DO TRAJETO FEITO EM NOSSO MUNICÍPIO DO TRANSPORTE ESCOLAR, NOS INFORMANDO AINDA, HORÁRIOS DOS TRAJETOS E NOMES DOS MOTORISTAS RESPONSÁVEIS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DESTA MUNICIPALIDADE, SOLICITANDO QUE O MESMO INFORME A ESTA CASA DE LEIS, SE EXISTE PROJETO DE LEI DE DOAÇÃO A ASSOCIAÇÃO DO BAIRRO DE SÃO JOSÉ REFERENTE AO BARRACÃO QUE ELES USAM, CASO EXISTE NOS INFORME QUAL A SITUAÇÃO QUE ENCONTRA O MESMO JUNTO A ESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DESTA MUNICIPALIDADE, SOLICITANDO QUE O MESMO REGULAMENTA E COLOCA EM PRATICA O MAIS BREVE POSSÍVEL A LEI MUNICIPAL Nº 062/2011 DE 23/03/2011 QUE IMPLANTA O PROGRAMA MUNICIPAL DE APOIO AO PEQUENO E MÉDIO PRODUTOR RURAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS, SENDO QUE ESTE PROGRAMA FAZ PARTE DO PLANO DE GOVERNO DA CAMPANHA ELEITORAL DE VOSSA EXCELÊNCIA E HOJE EU ANDANDO EM NOSSO MUNICÍPIO, FUI MUITO COBRADO POR ESTE APOIO AOS NOSSOS AGRICULTORES, POIS HOJE EXISTEM PROPRIEDADES QUE OS CARREADORES SE ENCONTRAM EM PÉSSIMAS CONDIÇÕES, DESTA FORMA ESPERO QUE ESTE PROGRAMA SEJA EXECUTADO O MAIS BREVE POSSÍVEL PARA AO BEM DE NOSSOS AGRICULTORES.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE REPÚDIO À PROPOSTA DO GOVERNO FEDERAL, ENCAMINHADA ATRAVÉS DA EMENDA À CONSTITUIÇÃO &amp;#8211; PEC 287/2016, QUE TRATA DA REFORMA DA PREVIDÊNCIA SOCIAL, EM TRAMITAÇÃO NA CÂMARA DOS DEPUTADOS. É INACEITÁVEL UMA REFORMA DA PREVIDÊNCIA, QUE VIOLE OS DIREITOS E GARANTIAS FUNDAMENTAIS, E QUE PROPÕE PIORAR AS CONDIÇÕES DE VIDA DA POPULAÇÃO BRASILEIRA, JUSTAMENTE NESTE MOMENTO TÃO DELICADO DE CRISE QUE ATRAVESSA O PAÍS, SEM CONTAR QUE TIRA DIREITOS DOS POBRES E NADA SE FALA COM RELAÇÃO AOS POLÍTICOS E A ELITE. POR ESTA RAZÃO A CÂMARA MUNICIPAL DE MARILÂNDIA DO SUL-PR, VEM REPUDIAR E AINDA PEDIR AOS DEPUTADOS FEDERAIS QUE VOTEM CONTRA A PEC 287/2016, E MANTENHA OS DIREITOS JÁ CONQUISTADOS EM ESPECIAL DAS CLASSES MENOS FAVORECIDAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO O DESTACAMENTO DA POLICIA MILITAR DA NOSSA JURISDIÇÃO, SOLICITANDO PROVIDENCIAS URGENTE QUANTO A PRESTAÇÃO DE SERVIÇO DE SEGURANÇA NA ZONA RURAL DE NOSSO MUNICÍPIO, PARA COIBIR ROUBOS EM PROPRIEDADES RURAIS, TAIS PEDIDO PRENDE-SE AO FATO DAS CONSTANTES OCORRÊNCIAS QUE VEM ACONTECENDO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A EMPRESA RUMO, SOLICITANDO QUE A MESMA INFORME A ESTA CASA DE LEIS SE EXISTE ALGUM PROJETO, QUANTO A PASSAGEM DO TREM EXISTENTE NO BAIRRO DE SÃO JOSÉ QUE LIGA ESTE BAIRRO ATÉ AO DISTRITO DE NOVA AMOREIRA, TENDO EM VISTA QUE QUANDO O TREM PARA NAQUELE LOCAL A PASSAGEM DE VEÍCULOS E CAMINHÕES FICAM PARADOS SEM TER CONDIÇÕES DE PROSSEGUIR SUAS VIAGENS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO DER, JURISDIÇÃO DE APUCARANA &amp;#8211; PR, NO SENTIDO DE ESTUDOS COM ENGENHEIROS DA DER NO SENTIDO DE FAZER ACOSTAMENTO, COLOCAÇÃO DE LAMA ASFÁLTICA, SENDO QUE HOJE NÃO EXISTE ACOSTAMENTO COM ASFALTO E SIM COLOCAÇÃO FRESADO, TRECHO COMPREENDIDO NA AVENIDA 03 DE OUTUBRO, INICIANDO NO RIO RIBEIRÃO BONITO SENTIDO BR 376, NAS PROXIMIDADES DA LINHA FÉRREA, REQUEIRO AINDA QUE SEJA FEITO ESTUDOS VISANDO A CONSTRUÇÃO DE UMA CICLOVIA LADO DO POSTEAMENTO ALI EXISTENTE SENTIDO BAIRRO LEÃO DO NORTE._x000D_
 TAIS, PROVIDÊNCIA SE FAZ NECESSÁRIO, TENDO EM VISTA QUE HOJE MUITAS PESSOAS FAZEM CAMINHADAS NESTE LOCAL E CAMINHAM NA BEIRA DO ASFALTO, COLOCANDO ASSIM EM RISCO A VIDAS DOS MESMOS E QUANTO A CICLOVIA DA MESMA FORMA É UMA NECESSIDADE, TENDO EM VISTA QUE MUITAS PESSOAS TRABALHA NESTE BAIRRO E USAM O MEIO DE TRANSPORTE A BICICLETA. ESTAS MELHORIAS ORA CITADAS É UM ANSEIO DE NOSSO POVO POIS E A PR QUE DÁ ACESSO A ENTRADA NOSSA CIDADE E COM ESTA MELHORIA IRÁ APRESENTAR UM ASPECTO BONITO, POIS ENTRA E SAI PREFEITOS E ESTA REIVINDICAÇÃO NUNCA FOI FEITA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A COORDENADORIA DE ATIVIDADES EXTERNA DOS CORREIOS, JURISDIÇÃO DE LONDRINA NO SENTIDO DE FAZER DISTRITALMENTE PARA ENTREGAS DE CORRESPONDÊNCIAS EM NOSSO MUNICÍPIO, NESTA OPORTUNIDADE A CONTRATAÇÃO DE MAIS UM CARTEIRO PARA SUPRIR OS SERVIÇOS E TEMOS CONHECIMENTO QUE O EXISTENTE ESTA SOBRECARREGADO DE SERVIÇOS. _x000D_
 SOLICITAMOS QUE SEJA ANALISADO COM CARINHO TAL PEDIDO PARA QUE ESTE SERVIÇOS DE CORREIOS SEJA AGILIZADO EM NOSSO MUNICÍPIO, PARA QUE NÃO HAJA PREJUÍZO EM NENHUMA DAS PARTES.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO ENVIE MENSALMENTE A ESTA CASA DE LEIS A FOLHA DE PAGAMENTO DE TODO O FUNCIONALISMO DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE CONGRATULAÇÃO, AO SENHOR DOMINGOS CARLOS FONTANA, ATUAL GERENTE DA COOPERATIVA AGROINDUSTRIAL &amp;#8211; COAMO, UNIDADE DE MARILÂNDIA DO SUL, PELOS TRABALHOS EXECUTADOS DENTRO DA MESMA EM APOIO AOS NOSSOS AGRICULTORES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO ENCAMINHE A ESTA CASA AS SEGUINTES INFORMAÇÕES:_x000D_
 A) O NOME, TELEFONE E ENDEREÇO DO RESPONSÁVEL PELO CEMITÉRIO MUNICIPAL;_x000D_
 B) O MAPA COM OS LOTES DO CEMITÉRIO, DESTACANDO OS QUE ESTÃO VENDIDOS E OS QUE ESTÃO A VENDA COM SEUS RESPECTIVOS VALORES.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE A TIM SUL, JURISDIÇÃO DE CURITIBA NO SENTIDO DE INSTALAÇÃO DE UMA ANTENA DE CELULAR DA TIM NO DISTRITO DE NOVA AMOREIRA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE CONGRATULAÇÃO AO SENHOR JEFERSON LUCAS DE SOUZA FERREIRA, POR BEM REPRESENTAR MARILÂNDIA DO SUL NOS JOGOS DA JUVENTUDE DO PARANÁ, SAGRANDO-SE CAMPEÃO DA FASE FINAL B DE XADREZ, MODALIDADE RÁPIDO. OS JOGOS ACONTECERAM EM 28 DE AGOSTO DE 2017 NA CIDADE DE IVAIPORÃ.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE A COPEL, JURISDIÇÃO DE APUCARANA, NO SENTIDO DE PROVIDENCIAS URGENTE QUANTO AO POSTE EXISTENTE EM FRENTE A RESIDÊNCIA DO SENHOR EDMAR PEREIRA, NA AVENIDA ROMEU BELIGNI NO DISTRITO DE NOVA AMOREIRA, HAJA VISTA QUE O MESMO ESTA PRESTE A CAIR, SENDO QUE ESTA SE INCLINANDO PARA O LADO DESTA RESIDÊNCIA E PARA QUE POSSAMOS EVITAR FUTUROS TRANSTORNOS E ATÉ MESMO UM ACIDENTE É QUE ESPERAMOS PROVIDENCIAS NESTE SENTIDO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, GENTILZINHO, JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MENÇÃO HONROSA A SENHORA SILVIA APARECIDA VILARINHO, PELOS EXCELENTES SERVIÇOS PRESTADOS VOLUNTARIAMENTE NA INSTRUÇÃO, E PREPARAÇÃO DA FANFARRA MUNICIPAL.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE REPÚDIO AO BANCO SANTANDER E AO MEC (MINISTÉRIO DA EDUCAÇÃO E CULTURA), EM VIRTUDE DA EXPOSIÇÃO &amp;#8220;QUEERMUSEU &amp;#8211; CARTOGRAFIAS DA DIFERENÇA NA ARTE DA BRASILEIRA&amp;#8221;, SEDIADA NO PRÉDIO DA FUNDAÇÃO SANTANDER CULTURAL NA CIDADE DE PORTO ALEGRE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE A SANEPAR NO SENTIDO DE ESTUDOS E VER DA POSSIBILIDADE EM REMOVER A REDE DE ÁGUA PARA AS CALÇADAS UMA VEZ QUE ESSA SERÁ REVITALIZADA ONDE PROPORCIONARÁ MENOS GASTOS E POSSIBILIDADE MAIOR DE REPAROS, MINIMIZANDO ASSIM OS TRANSTORNOS CAUSADOS COM FREQUÊNCIA QUANDO DOS REPAROS NO MEIO DAS RUAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, EDMILTON FELICIANO, GENTILZINHO, JEAN BUENO, LILA, MARQUINHO DA NOVA AMOREIRA, PARDAL, TATI MARTINEZ, VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APAUSOS A FANFARRA MUNICIPAL DE MARILÂNDIA DO SUL, NOMES DOS INTEGRANTES EM ANEXO, PELAS BELÍSSIMAS APRESENTAÇÕES REALIZADAS EM SETE OPORTUNIDADES EM MARILÂNDIA DO SUL, E POR BEM REPRESENTAR O MUNICÍPIO EM EVENTOS CÍVICOS EM CALIFÓRNIA POR 4 VEZES, MAUÁ DA SERRA 2 VEZES, RIO BOM 2 VEZES E EM APUCARANA 1 VEZ.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER SE DIGNE EM OFICIAR AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA DE LEIS O VALOR MENSAL REPASSADO A ESTA MUNICIPALIDADE DA EMPRESA C.C.R. RODONORTE, QUE SEJA ENVIADO VALORES MÊS A MÊS DE JANEIRO DE 2017 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE CONGRATULAÇÃO AO CASAL MARILZA APARECIDA DE OLIVEIRA DA SILVA E LUIZ ANTONIO DA SILVA, PELOS TRABALHOS VOLUNTÁRIO NO ACOMPANHAMENTO DE DEPENDENTES QUÍMICOS E DE DROGAS, NO ACOLHIMENTO DE DESABRIGADOS E ANDARILHOS PARA BANHO E ALIMENTAÇÃO, HOJE ESTE TRABALHO SOCIAL VOLUNTÁRIO É REALIZADO NA CASA DELES E EM BREVE SERÁ FEITO NA CASA DE ACOLHIDA NOSSA SENHORA DO SANTÍSSIMO SACRAMENTO QUE JÁ ESTÁ SENDO CONSTRUÍDA NO VIVEIRO MUNICIPAL. FIZERAM PARTE DA COMUNIDADE LAR MÃE DA PROVIDÊNCIA EM SÃO ROQUE-SP, POR 10 ANOS, SAÍRAM DE LÁ POR VOLTA DE 2010 VINDO PRA MARILÂNDIA ONDE SEMPRE ESTIVERAM ENVOLVIDOS COM TRABALHOS VOLUNTÁRIOS E POR ISSO SÃO MERECEDORES DESTA HOMENAGEM.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE CONGRATULAÇÃO AO JOVEM BRUNO ORTIZ BUENO, PELA CONQUISTA DO 1º LUGAR DA CORRIDA DE MOTOCROSS E VELOCROSS NA COPA PARANÁ, 9ª ETAPA NA MODALIDADE MX JUNIOR QUE SE REALIZOU NA CIDADE NOVO ITACOLOMI NOS DIAS 30 DE SETEMBRO E 1º DE OUTUBRO DO CORRENTE.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE PESAR A SENHORA GERALDA SILVA DE OLIVEIRA, PELO SEU FALECIMENTO OCORRIDO NO DIA 04 DO CORRENTE.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APLAUSOS AO SENHOR ARTÊMIO LANGUE PAULUCI NETO, DEVIDO A SAGRAR-SE CAMPEÃO DO RALLY DOS SERTÕES, NA CONDIÇÃO DE NAVEGADOR, FORMANDO DUPLA COM O PILOTO MARIO VIEIRA MARCONDES NETO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTAR UMA MOÇÃO DE APLAUSOS AOS JOVENS ATLETAS EDUARDO TEDARDI, KARLA PEREIRA DA SILVA E ANDRESSA ANTÔNIA DE ALMEIDA QUE MUITO BEM REPRESENTARAM NOSSO MUNICÍPIO EM ATIVIDADES ESPORTIVAS NA MODALIDADE GOLF-7, SENDO;_x000D_
 _x000D_
 DA ESCOLA ESTADUAL DO CAMPO TANCREDO NEVES: _x000D_
 EDUARDO TEDARDI _x000D_
 3º LUGAR DA 1ª ETAPA DO CAMPEONATO PARANAENSE, NA FINAL DO PARANÁ;_x000D_
 2º LUGAR NA CATEGORIA POR BURACOS. _x000D_
 _x000D_
 KARLA PEREIRA DA SILVA_x000D_
 3º LUGAR NA FINAL CATEGORIA POR BURACOS_x000D_
 _x000D_
 _x000D_
 NA APAE_x000D_
 ANDRESSA ANTÔNIA DE ALMEIDA_x000D_
 3º LUGAR FINAL DOS JOGOS ESCOLARES PARANÁ - CATEGORIA POR BURACOS_x000D_
 </t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTAR UMA MOÇÃO DE APLAUSOS AO SENHOR JOÃO BATISTA DA SILVA POR ENALTECER AINDA MAIS MARILÂNDIA DO SUL, SE DESTACANDO EM DIVERSAS ATIVIDADES ESPORTIVAS EM DIFERENTES MODALIDADES, DENTRE ELAS:_x000D_
 _x000D_
 &amp;#8226;	EM 2012 FOI CAMPEÃO PELO FUTEBOL DE SALÃO;_x000D_
 &amp;#8226;	2013 E 2014 CAMPEÃO POR TACADA NO GOLF-7;_x000D_
 &amp;#8226;	2015 E 2016 TERCEIRO LUGAR _x000D_
 &amp;#8226;	REPRESENTOU O MUNICÍPIO PELA APAE NOS JOGOS PARA JAPS  - JOGOS PARADESPORTIVOS DO PARANÁ_x000D_
 </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER-SE DIGNE QUE SEJA OFICIADO A COPEL JURISDIÇÃO DE APUCARANA NO SENTIDO DE COLOCAÇÃO DE BRAÇOS COM LUMINÁRIAS NAS SEGUINTES RUAS DO DISTRITO DE NOVA AMOREIRA NESTE MUNÍCIPIO:- RUA ROMEU BELIGNI EM FRENTE À RESIDÊNCIA DO SR. OSMARLEI E NA RUA MANOEL OLEGÁRIO DE PROENÇA EM FRENTE À RESIDÊNCIA DA SENHORA MARA RUBIA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER-SE DIGNE QUE SEJA OFICIADO A COPEL JURISDIÇÃO DE APUCARANA NO SENTIDO DE PROVIDÊNCIAS URGENTE NO LOTEAMENTO TERRA NOVA, HAJA VISTA QUE EXISTEM POUCAS RESIDÊNCIAS E HOJE FREQUENTEMENTE ESTÁ HAVENDO APAGÕES E AINDA UMA CERTA DEMORA PARA VOLTAR, TAL PEDIDO É DEVIDO RECLAMAÇÕES POR PARTE DOS MORADORES.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE A COPEL PARA QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS QUANTO AOS  QUATRO POSTES E FIOS QUE ESTÃO CAÍDOS NA ESTRADA PARA O CASTELO ELDORADO E TAMBÉM PRÓXIMO AO INSTITUTO BÍBLICO MARANATA, PRÓXIMO AS UNIDADES CONSUMIDORAS 86019490 DO CASTELINHO E A 13976125. OS REFERIDOS POSTES ENCONTRAM-SE CAÍDOS DESDE O DIA DA CHUVA COM VENTO QUE CAUSOU MUITOS PREJUÍZOS EM NOSSO MUNICÍPIO EM 25/11/2017 E TEM SIDO MOTIVO DE RISCO PARA MOTORISTAS QUE TEM QUE PASSAR POR CIMA DOS FIOS CAÍDOS, E PARA OS PEDESTRES QUE TRANSITAM NESSA LOCALIDADE. (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO ENCAMINHE A ESTA CASA DE LEIS, AS PARTES DO PROCESSO LICITATÓRIO QUE DEFINE O DIÂMETRO DOS TUBOS INSTALADOS NAS GALERIAS DA RUA ATLÂNTICO, LUGAR ESTE QUE CONSTANTEMENTE TEM OCORRIDO ENTUPIMENTOS EM DIAS DE CHUVA.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER-SE DIGNE QUE SEJA OFICIADO AO EX.MO SENHOR PREFEITO MUNICIPAL DESTA MUNICIPALIDADE, SOLICITANDO QUE O MESMO OFICIE A  COPEL JURISDIÇÃO DE APUCARANA NO SENTIDO DE TOMAR PROVIDENCIAS URGENTE QUANTOS AOS POSTES EXISTENTES NA RUA SÃO JOSÉ NO DISTRITO DE NOVA AMOREIRA, PRÓXIMO AS FONSECA, SENDO QUE OS MESMOS ESTÃO PROPICIO A CAIR, QUE DEVIDO O VENDAVAL QUE PASSOU POR LÁ DANIFICOU OS MESMOS E NECESSITAM DE REPAROS TERÃO FURAR E FIRMAR O MESMO NO CHÃO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTANDO UMA MOÇÃO DE APLAUSOS AO ALUNO DIOGO NUNES ALECRIM PELA CONQUISTA DA MEDALHA DE BRONZE NA 13ª OLIMPÍADA BRASILEIRA DE MATEMÁTICA DAS ESCOLAS PÚBLICAS - OBMEP 2017, REPRESENTANDO O COLÉGIO ESTADUAL PADRE ÂNGELO CASAGRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2603,68 +2603,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>