--- v0 (2025-10-22)
+++ v1 (2026-04-07)
@@ -54,1489 +54,1489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VINICIUS DA LANCHONETE, MARQUINHO DA NOVA AMOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA POSSIBILIDADE DA COLOCAÇÃO DE UM APARELHO DEA &amp;#8211; DESFIBRILADOR EXTERNO AUTOMÁTICO, SENDO UM NO POSTO DE SAÚDE DO DISTRITO DE NOVA AMOREIRA E OUTRO NO POSTO DE SAÚDE DO BAIRRO DE SÃO JOSÉ EM NOSSO MUNICÍPIO, SENDO QUE ESTES LOCAIS EXISTEM UMA GRANDE POPULAÇÃO E COM ESTE APARELHO TENHO CERTEZA QUE MUITAS VIDAS PODE SE SALVAR, ESPERAMOS SER ATENDIDO ATRAVÉS DESTA.  </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA INSTALAÇÃO DE BRAÇOS DE LUMINÁRIA NOS POSTES DA AVENIDA CEREJEIRAS, FRENTE AO IBC DOS DOIS LADOS DO POSTE, HAJA VISTA AS EMPRESAS HORA LÁ INSTALADAS PAGAM PELA ILUMINAÇÃO PÚBLICA E NÃO ESTÃO USUFRUINDO DOS SERVIÇOS POR HAVER BRAÇO DE LUZ SOMENTE DE UM LADO DO POSTE FICANDO O OUTRO LADO MUITO ESCURO. </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A MANUTENÇÃO DA RUA FRANCISCO MARTINS DOS SANTOS, NO DISTRITO DE NOVA AMOREIRA, TENDO EM VISTA QUE A MESMA ESTÁ TENDO INFILTRAÇÃO DE ÁGUA E COM ISTO ESTÁ DANIFICANDO TODO O ASFALTO ALI EXISTENTE, NECESSITANDO ASSIM DE UM ACOMPANHAMENTO DE UM PROFISSIONAL DA ÁREA OU SEJA UM ENGENHEIRO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>GENTILZINHO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A IMPLANTAÇÃO DA GUARDA MUNICIPAL EM NOSSO MUNICÍPIO, SERVIÇO DE SEGURANÇA PUBLICA ESTE TÃO SOLICITADO PELA POPULAÇÃO.  </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO A MELHORIA DA ESTRADA SECUNDARIA QUE DÁ ACESSO A FAZENDA DO MINORU QUE LIGA NOVA AMOREIRA ATÉ A FAZENDA GERMINA, HAJA VISTA QUE A MESMA É ROTA DE ESCOAMENTO DE PRODUÇÃO DE HORTIFRUTIGRANJEIROS E AINDA DE ÔNIBUS ESCOLARES, SENDO QUE A MESMA SE ENCONTRA COM VÁRIOS EROSÕES PROVOCADOS PELAS FORTES CHUVAS QUE CAÍRAM RECENTEMENTE EM NOSSA REGIÃO, PREJUDICANDO ASSIM O TRAFEGO DE VEÍCULOS, ÔNIBUS E CAMINHÕES.  </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>MARQUINHO DA NOVA AMOREIRA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, NECESSIDADES DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA, VISANDO A CONSTRUÇÃO DE BANHEIROS ESPECIAIS PARA CRIANÇAS DE ATÉ 05 (CINCO) ANOS NAS ESCOLAS MUNICIPAIS DE NOSSO MUNICÍPIO, TENDO EM VISTA QUE HOJE OS EXISTENTES SÃO PADRÕES PARA PESSOAS ADULTAS E TEMOS HOJE CONHECIMENTO QUE ESTAS PEQUENAS CRIANÇAS ESTÃO TENDO DIFICULDADE NO USO DESTES SANITÁRIOS, SENDO QUE FAZ NECESSÁRIOS A COLOCAÇÃO DE VASOS SANITÁRIOS E BANCADA PARA LAVAR AS MÃOS COMPATÍVEL COM O TAMANHO DESTA CRIANÇAS.   </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>LILA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, QUE DE ATENÇÃO AS CRIANÇAS DE ESCOLA DA VILA PARAÍSO, POIS MUITAS DESTAS CRIANÇAS QUE UTILIZAM O ÔNIBUS ESCOLAR, NO RETORNO PARA CASA DESCEM ATÉ A ESCOLA ÂNGELO MULLER FILHO ONDE TROCAM DE ÔNIBUS E ESTÃO SEM MONITORA; E AINDA A ESCOLA VILA PARAÍSO TEM PARTES QUE NÃO ESTÃO ADEQUADAS PARA OS PEQUENINOS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS URGENTE QUANTO A SUBSTITUIÇÃO DE VENTILADORES EXISTENTE NA ESCOLA MUNICIPAL DE NOVA AMOREIRA, HAJA VISTA QUE OS MESMOS NÃO ESTÃO FUNCIONANDO E COM ISTO DEVIDO AO CALOR QUE VEM TENDO EM NOSSA REGIÃO ESTÁ PREJUDICANDO E MUITOS OS ALUNOS, POIS SABEMOS QUE O CALOR PREJUDICA A SAÚDE E TAMBÉM O DESEMPENHO DOS ALUNOS QUE ALI FREQUENTAM. </t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAÇÃO DE PEDRAS BRITAS NA ACADEMIA AO AR LIVRE EXISTENTE NO BAIRRO MORADA DO SOL, TENDO EM VISTA QUE EM ÉPOCAS DE CHUVAS O BARRO É INTENSO E DURANTE A SECA A POEIRA É MUITO, CAUSANDO MUITO TRANSTORNO AS FREQUENTADORES.   </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA MANUTENÇÃO DAS ESTRADAS PRÓXIMAS A FAZENDA SÉRGIO GUISELINI EM VIRTUDE DAS MESMAS SE ENCONTRAREM BASTANTES DANIFICADAS, DEVIDO AO DESGASTE E AS EROSÕES CAUSADAS PELAS CHUVAS. </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, NECESSIDADE E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, VISANDO A CONSTRUÇÃO DE UM ABRIGO DE PASSAGEIROS NA AVENIDA PONTA GROSSA EM FRENTE A CAIXA D&amp;#8217;ÁGUA EM NOSSA CIDADE, TENDO EM VISTA QUE É UM LOCAL ONDE ALUNOS DAQUELA LOCALIDADE AGUARDAM A PASSAGEM DE ÔNIBUS.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDENCIAS URGENTE QUANTO AO TRANSPORTE DE ALUNOS DA REGIÃO DO BARRO PRETO, FAZENDA MODELO (SUÍÇO)PERÍODO DA TARDE, TENDO EM VISTA QUE EXISTEM 10(DEZ) ALUNOS, SENDO QUE O ÔNIBUS ESCOLAR PEGA OS MESMOS NO BAIRRO DO ELDORADO E ESTES ALUNOS SÃO TRANSPORTADOS DE SUAS RESIDÊNCIAS EM CIMA DE UMA CAMIONETE ATÉ ESTE LOCAL E DIANTE DE RECLAMAÇÕES POR PARTE DOS PAIS DE ALUNOS, REFERENTE AO TRANSTORNO QUE ISTO VEM CAUSANDO, POIS SABEMOS QUE HOJE O MUNICÍPIO TEM PROJETO DE TRANSPORTE ESCOLAR DENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAÇÃO DE PLACAS INDICATIVAS NAS ESTRADAS MESTRES RURAIS DE NOSSO MUNICÍPIO, INDICANDO NOME DO BAIRROS PONTOS TURÍSTICOS, CIDADES PRÓXIMAS, FAZENDAS E ENFIM LUGARES POPULARES EM NOSSO MUNICÍPIO. SENDO QUE HOJE MUITAS PESSOAS QUE VISITAM NOSSO MUNICÍPIO TEM ESTA DIFICULDADE DE LOCALIZAÇÃO, E COM ESTAS PLACAS VAI FACILITAR E MUITO AS PESSOAS QUE AQUI NECESSITAM DE ENCONTRAR ALGUÉM.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADES DA INSTALAÇÃO DE UM BEBEDOURO REFRIGERADO COM NO MÍNIMO QUATRO TORNEIRAS PARA A ESCOLA DE NOVA AMOREIRA. HOJE A ESCOLA CONTA COM UM BEBEDOURO COM UMA TORNEIRA O QUE NÃO ATENDE A DEMANDA FAZENDO COM QUE OS ALUNOS PERCAM MUITO TEMPO EM FILAS PARA PEGAR ÁGUA, E AINDA NÃO FICA GELADA DEVIDO A GRANDE QUANTIDADE DE USUÁRIOS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, QUE SEJAM TOMADAS PROVIDENCIAS URGENTES QUANTO A TROCA DE TUBULAÇÕES PARA MAIOR FLUXO DO RIO RIBEIRÃO BONITO NA RUA SERGIPE, HAJA VISTA O QUE ESTÁ LÁ É DE 1,5 X 1,5 M, SENDO NECESSÁRIO PARA O LOCAL DE TRÊS A QUATRO VEZES MAIOR O QUE HOJE LÁ EXISTE, NÃO SENDO SUFICIENTE, POIS DEVIDO A GRANDE QUANTIDADE DE CHUVAS EM POUCO TEMPO TEM TRANSBORDADO E CAUSANDO TRANSTORNOS AOS MORADORES DAQUELA REGIÃO, FATO ESTE JÁ OCORRIDO EM JANEIRO DE 2016 E NÃO FOI RESOLVIDO ATÉ O MOMENTO E NESTA SEMANA OCORREU TRANSBORDAMENTO NOVAMENTE.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, PROVIDENCIAS URGENTE QUANTO A MELHORIA NA RUA IZALTINO ROQUE DOS SANTOS, NO DISTRITO DE NOVA AMOREIRA, SENDO QUE A MESMA SE ENCONTRA EM MÁS CONDIÇÕES, NECESSITANDO ASSIM DE COLOCAÇÃO DE CASCALHOS PARA AMENIZAR OS BURACOS CAUSADO PELA EROSÃO DAS ÚLTIMAS CHUVAS, PORQUE DA MINEIRA QUE SE ENCONTRA ESTÁ CAUSANDO MUITOS TRANSTORNOS AOS MORADORES DA MESMA.  </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ABRIR UMA NOVA LINHA DE ÔNIBUS ESCOLAR NO PERÍODO DA TARDE NO CASTELO ELDORADO E BARRO PRETO, TENDO EM VISTA QUE O ÔNIBUS QUE HOJE FAZ ESSA LINHA VAI PELA FAZENDO ESPERANÇA E ASSIM PEGANDO ALUNOS A PARTIR DE DEZ HORAS SENDO QUE ALUNOS PERMANECEM NO ÔNIBUS POR UM PERÍODO DE APROXIMADAMENTE TRÊS HORAS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA MANUTENÇÃO URGENTE DO "VIRADOURO" DE ÔNIBUS NO PONTO FINAL DO BAIRRO DOS COSTAS. </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA MANUTENÇÃO DO ASFALTO, NA ENTRADA DE ACESSO DOS ÔNIBUS NA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, NECESSIDADE DA CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RUA PONTA GROSSA, JARDIM TÓQUIO, FRENTE A AUTO-ELÉTRICA DO CLEITON VARELA, DEVIDO AOS VEÍCULOS TRANSITAREM NAQUELA REGIÃO EM ALTA VELOCIDADE COM RISCO DE ACIDENTES E ATROPELAMENTOS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADES DE ESTUDOS E VER DA POSSIBILIDADE DE SE FAZER UMA "BOCA DE LOBO" LIGADA A AS TUBULAÇÕES NA AVENIDA CEREJEIRAS NO TRECHO ENTRE A RESIDÊNCIA DO "SONERA" E A BORRACHARIA DO CIDO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE QUE AS FAIXAS DE PEDESTRES DA AVENIDA DOS MISSIONÁRIOS, FRENTE A IGREJA MATRIZ SEJAM FEITAS PRÓXIMO A ESQUINA, FRENTE A CASA DA SENHORA MARIA MADALENA PAMPLONA, HAJA VISTA NO LUGAR QUE HOJE SE ENCONTRAM AS FAIXAS AS PESSOAS ACABAM ATRAVESSANDO FORA DAS FAIXAS.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDÊNCIA URGENTE QUANTO A CONSTRUÇÃO DE QUEBRA-MOLAS E FAIXAS DE PEDESTRES NAS RUAS EXISTENTES NO NÚCLEO HABITACIONAL MORADA DO SOL EM NOSSO MUNICÍPIO, EM RELAÇÃO AOS QUEBRA-MOLAS O LOCAL QUE SEJA DEFINIDO POR ESTA ADMINISTRAÇÃO. </t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE PROVIDÊNCIA URGENTE QUANTO AO ACESSO NA ESQUINA DA CASA LOTERIA, HAJA VISTA QUE COM A COLOCAÇÃO DE PEIVER RECENTEMENTE AQUELE LOCAL FICOU MUITO ALTO, E DEVIDO AO GRANDE FLUXO DE PESSOAS, PRINCIPALMENTE AO IDOSO FICOU MUITO PERIGOSO E COM ISTO PEDIMOS PROVIDÊNCIAS VISANDO A REGULARIZAÇÃO DAQUELE LOCAL, PARA QUE POSSAMOS DAR A SEGURANÇA A TODOS QUE ALI TRAFEGAM. </t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAÇÃO DE CASCALHOS NA ESTRADA QUE DÁ ACESSO A GRANJA DO SENHOR NÉSIO DIAS, PRINCIPALMENTE NO LOCAL ABAIXO DA GRANJA DO SENHOR OSMAR MARTINELLI, SENDO QUE ESTE LOCAL ESTA DIFICULTANDO O ACESSO, PRINCIPALMENTE NOS DIAS DE CHUVAS, SENDO NECESSÁRIO A CONSTRUÇÃO DE LOMBADAS E DESVIO DO FLUXO DE ENXURRADA PARA AS CAIXAS DE AGUA. </t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE ESTUDOS QUANTO A RETIRADA DOS CANTEIROS EXISTENTE NOS POSTES DAS AVENIDAS DOS MISSIONÁRIOS E SANTIAGO LOPES JOSÉ TODAS SENTIDOS AVENIDA 03 DE OUTUBRO, HAJA VISTA QUE OS MESMOS REDUZ A AVENIDA NESTES LOCAIS, SENDO QUE ESTA SEMANA HOUVE UM INCIDENTE NESTE LOCAL. </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE MELHORIAS NAS ESTRADAS EM NOSSO MUNICÍPIO, NOS TRECHOS COMPREENDIDOS ENTRE O CEMITÉRIO ATÉ A COOPERATIVA COAMO E TAMBÉM DO TRECHO ENTRE O NÚCLEO HABITACIONAL MORADA DO SOL ATÉ A ENTRA DO CARQUEIJO, HAJA VISTA QUE NESTA ÉPOCA DE COLHEITAS EM MUITOS TRECHOS ESTA ESTREITO DIFICULTANDO ASSIM O TRAFEGO DE MAQUINÁRIOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ADEQUAÇÃO E COLOCAÇÃO DE CASCALHO NA RUA JOAQUIM SCHILEIDER A PEDIDO DOS MORADORES QUE RECLAMAM DO BARRO. </t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAÇÃO DE FAIXAS DE PEDESTRES NO INÍCIO DA RUA ESTRELA DALVA NO BAIRRO LEÃO DO NORTE EM NOSSO MUNICÍPIO EM FRENTE AO BAR SÃO LUIZ DO SENHOR DIONIZIO DELAMICO, DEVIDO AO GRANDE FLUXO DE VEÍCULO NA BR 376 QUE PASSA AO LADO, SENDO QUE NA ÉPOCA DE ESCOAMENTO DA SAFRA OS VEÍCULOS FICAM IMPEDIDOS DE ENTRAR E SAIR DEVIDO O PEQUENO ESPAÇO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA ABERTURA DE UMA ESTRADA AS MARGENS DA LINHA FÉRREA, COM ACESSO PRÓXIMO AO PONTILHÃO NO LEÃO DO NORTE, SENTIDO A ENTRADA DA ESTRADA DO CARQUEIJO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE COLOCAÇÃO DA CONSTRUÇÃO DE BOCAS DE LOBOS NA RUA SILVIO BELIGNI ESQUINA COM A TIRADENTES EM FRENTE A CASA DA GUIOMAR DO RESTAURANTE, DEVIDO A GRANDE QUANTIDADE DE ENXURRADA QUE ALI PASSA DURANTE O PERÍODO DE CHUVAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE SE ENCONTRAR UMA FORMA DE ANUNCIAR, DIVULGAR, POR CARRO DE SOM OU POR OUTRA FERRAMENTA ADOTADA PELA ADMINISTRAÇÃO, QUANDO DO FALECIMENTO DE NOSSOS MUNÍCIPES; POIS MUITAS VEZES AS PESSOAS FALECEM E PARTE DA POPULAÇÃO SÓ FICA SABENDO APÓS O SEPULTAMENTO, PRINCIPALMENTE NESTE TEMPO EM QUE A RÁDIO COMUNITÁRIA ESTÁ DESATIVADA SE FAZ NECESSÁRIO ESTE SERVIÇO DE TÃO GRANDE IMPORTÂNCIA NESTES MOMENTOS DIFÍCEIS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, QUE OFICIE A DER OU SE POSSÍVEL QUE FAÇA A MANUTENÇÃO NO ACOSTAMENTO, MAIS ESPECIFICAMENTE NO PONTO DE ÔNIBUS FRENTE AO FOTO BRASIL NA AVENIDA TRÊS DE OUTUBRO EM NOSSO MUNICÍPIO, POIS DEVIDO A FREQUENTE PASSAGEM DOS ÔNIBUS ESTA ÁREA ACABOU FORMANDO UMA "LOMBADA" E VÁRIOS BURACOS, DIFICULTANDO A ENTRADA DOS CARROS DOS MORADORES, BEM COMO "ENFEANDO" ESTA ÁREA QUE É TRANSITADA POR GRANDE MAIORIA DOS QUE PASSAM POR NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA POSSIBILIDADE DA RETIRADA DO CANTEIRO EXISTENTE NO POSTE EM FRENTE AO CENTRO DE SAÚDE E NESTE N MESMO LOCAL QUE SEJA CONSTRUÍDO LOMBADA AVANÇADA, ESCLAREÇO QUE ESTE LOCAL ATRAPALHA E MUITO A SAÍDA DE AMBULÂNCIAS DEVIDO A ESTE CANTEIRO E QUANTO A LOMBADA É PARA QUE OS VEÍCULOS POSSAM REDUZIR A VELOCIDADE DEVIDO O GRANDE FLUXO DE PESSOAS QUE ALI SE AGLOMERAM.  </t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, QUE REIVINDIQUE DA LOTEADORA OU RESPONSÁVEL PELO LOTEAMENTO, OU AINDA A ADMINISTRAÇÃO MUNICIPAL, SE FOR O CASO, O ASFALTO NA RUA QUE LIGA A AVENIDA TRÊS DE OUTUBRO AO RESIDENCIAL TERRA NOVA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DA COLETA DE LIXO AO MENOS DUAS VEZES NA SEMANA NO RESIDENCIAL TERRA NOVA, HAJA VISTA HOJE PASSA SOMENTE NAS TERÇAS FEIRAS, SENDO UM PERÍODO MUITO GRANDE DE ACUMULO DE LIXO CAUSANDO RECLAMAÇÃO DE TODOS MORADORES DESTA REGIÃO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO &amp;#8211; NA FORMA REGIMENTAL AO EX.MO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DE ESTUDOS E VER DA DISPONIBILIDADE FINANCEIRA DESTA MUNICIPALIDADE, DENTRO DAS NORMAS EM VIGOR A CONCESSÃO DE HORAS EXTRAS A SERVIDORES LOTADOS NA SECRETARIA DE OBRAS, HAJA VISTA QUE NO HORÁRIO DE VERÃO MUITOS SERVIÇOS EXTRAS PODERÁ SERÃO FEITOS COM A CONCESSÃO DESTAS HORAS, PARA OS MOTORISTAS DE CAMINHÕES BASCULANTES, OPERADORES DE MAQUINAS, POIS SABEMOS QUE A EXTENSÃO TERRITORIAL DE NOSSO MUNICÍPIO É BASTANTE EXTENSO, SENDO QUE A ESTAS CONCESSÕES É MUITO BEM JUSTIFICADA PARA ADIANTAR OS SERVIÇOS NA ZONA RURAL, POIS SABEMOS QUE É MUITO.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 030/2006, QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 003/2017 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LC Nº 011/2011 E, REGULAMENTA A LEGITIMAÇÃO FUNDIÁRIA DOS IMÓVEIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE DISPOSITIVOS NA LEI COMPLEMENTAR Nº 003/2017 &amp;#8211; CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CENTRAL DE CONCILIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRÓPRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ, PARA A LEGISLATURA DE 2017 A 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO, SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PREFERENCIAL DE PESSOAS COM TRANSTORNO ESPECTRO AUTISTA &amp;#8211; TEA, EM ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE MARILÂNDIA DO SUL - PR.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE QUE AS EMPRESAS DE CONCESSÃO DE SERVIÇOS PÚBLICOS DE ÁGUA, LUZ, FAÇAM O CORTE DO FORNECIMENTO RESIDENCIAL DE SEUS SERVIÇOS POR FALTA DE PAGAMENTO DE CONTAS EM DIAS ESPECÍFICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, EDMILTON FELICIANO, GENTILZINHO, JEAN BUENO, LILA, MARQUINHO DA NOVA AMOREIRA, PARDAL, TATI MARTINEZ, VINICIUS DA LANCHONETE</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE MARILÂNDIA DO SUL AO SENHOR HELIO CERANTO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS §§ 1º, 2º E 3º, NA LEI MUNICIPAL Nº 312/2016, DE 07.11.2016.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UTILIZAÇÃO DA BILHETAGEM ELETRÔNICA NOS VEÍCULOS QUE OPERAM O TRANSPORTE COLETIVO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COBRANÇA DE VALOR OU TAXA MÍNIMA DE CONSUMO DE ÁGUA E TRATAMENTO DE ESGOTO NESTE MUNICÍPIO DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA PARADA PARA EMBARQUE E DESEMBARQUE NAS PROXIMIDADES DA ESCOLA MUNICIPAL ÂNGELO MULLER FILHO. </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE A ISENÇÃO DE COBRANÇA DE TAXA DE LIXO E TAXA DE ILUMINAÇÃO PÚBLICA AOS APOSENTADOS, PENSIONISTAS E DEFICIENTES FÍSICOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRÉDIO DA SEMEC.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO DOS VENCIMENTOS E SALÁRIOS DOS SERVIDORES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019 DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO DE IMÓVEL DO MUNICÍPIO DE MARILÂNDIA DO SUL, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER DESCONTO NO PAGAMENTO DO IPTU 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ART. 5º DA LEI 256/2015. ALTERA, INCLUI, E EXCLUI METAS E ESTRATÉGIAS  DO PLANO MUNICIPAL DE EDUCAÇÃO, ANEXO DA LEI Nº 256/2015 DE 23 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO, ARTIGO 1º, DA LEI Nº 349/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO II DA LEI 237/2015 DE 23 DE MARCO DE 2015.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APREENSÃO DE ANIMAIS EQUINOS SOLTOS EM VIAS PÚBLICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO DE IMÓVEL DO MUNICÍPIO DE MARILÂNDIA DO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE ATÉ 1.076.500,00 (UM MILHÃO E SETENTA E SEIS MIL QUINHENTOS REAIS)</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA AQUISIÇÃO DE TERRENO, COMPRA OU DESAPROPRIAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2019</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA E ESTABELECE A TABELA DE PREÇOS DE PROCEDIMENTOS MÉDICOS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO E/OU TERMO DE COOPERAÇÃO TÉCNICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCLUI A ESTRATÉGIA 18.1 DA META 18 DO PLANO MUNICIPAL DE EDUCAÇÃO, ANEXO DA LEI Nº 256/2015 DE 23 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DE ARTIGOS DAS LEIS Nº 030/2002, DE 01 DE JULHO DE 2002; 031/2002, DE 01 DE JULHO DE 2002; 013/2005, DE 12 DE ABRIL DE 2005.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE AUXÍLIO AO DESEMPREGADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNDAÇÃO DE EDUCAÇÃO DE MARILÂNDIA DO SUL, DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AUTORIZA CRIAÇÃO DA FUNDAÇÃO DE SAÚDE DE MARILÂNDIA DO SUL, DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA CRIAÇÃO DA FUNDAÇÃO DE SAÚDE DE MARILÂNDIA DO SUL, DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">AUTORIZA A CRIAÇÃO DA FUNDAÇÃO DE ASSISTÊNCIA SOCIAL DE MARILÂNDIA DO SUL, DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CRIAÇÃO DA FUNDAÇÃO DE ASSISTÊNCIA SOCIAL DE MARILÂNDIA DO SUL, DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI ÁREAS NOS ANEXOS I E II DA LEI COMPLEMENTAR Nº 007/2017 DE 10 DE NOVEMBRO DE 2017, LOTE DE TERRAS SOB Nº. 1-A/1-A-1/C E O LOTE DE TERRAS SOB Nº. 93-205-REM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO A &amp;#8211; PARÂMETROS DE USO E OCUPAÇÃO DE SOLO DA LEI COMPLEMENTAR 011/2017</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>LILA, CRADENIL SHIBAO, PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 16 DA LEI ORGÂNICA MUNICIPAL DO MUNICÍPIO DE MARILÂNDIA DO SUL, ESTADO DO PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MENÇÃO HONROSA A PROFESSORA SEBASTIANA APARECIDA PERILIS PELO TRABALHO REALIZADO NA ÁREA DA EDUCAÇÃO NO MUNICÍPIO DE MARILÂNDIA DO SUL, SENDO DESTAQUE PELA SUA VASTA FORMAÇÃO ACADÊMICA, PELA PUBLICAÇÃO DO LIVRO EDUCAÇÃO, LEITURAS E ABORDAGENS CONTEMPORÂNEAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APLAUSOS A ATLETA NEIDE SOARES NICODEMOS POR BEM REPRESENTAR O MUNICÍPIO DE MARILÂNDIA DO SUL, EM DIVERSAS PROVAS DE CORRIDA PEDESTRE, EM ESPECIAL POR TER SIDO PREMIADA DEVIDO A SER UMA DAS ATLETAS QUE OBTIVERAM MELHORES RESULTADOS NO CIRCUITO CAPA, E CAMPEÃ NO CIRCUITO DE CORRIDA UNIMED INSPIRA, 1º LUGAR NAS ETAPAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO ENCAMINHE A ESTA CASA DE LEIS, REFERENTE A LICITAÇÃO TP 006/2011, CÓPIA DE TODOS OS ADITIVOS COM JUSTIFICATIVA TÉCNICA DA REFERIDA OBRA, AS MEDIÇÕES E CÓPIA DAS NOTAS FISCAIS DOS MATERIAIS UTILIZADOS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>JEAN BUENO, CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA DE LEIS, REFERENTE ÀS CESTAS BÁSICAS FORNECIDAS PELA ASSISTÊNCIA SOCIAL EM NOSSO MUNICÍPIO:_x000D_
 A)	A QUANTIDADE DE FAMÍLIAS QUE ESTÃO SENDO ASSISTIDAS;_x000D_
 B)	QUAIS SÃO AS FAMÍLIAS_x000D_
 C)	QUAIS OS CRITÉRIOS QUE ESTÃO SENDO UTILIZADOS PARA SELECIONAR AS REFERIDAS FAMÍLIAS._x000D_
 _x000D_
 PEDIMOS ESTAS INFORMAÇÕES LISTADAS DE FORMA MENSAL NO PERÍODO DE JANEIRO A DEZEMBRO DE 2017._x000D_
 </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, REITERANDO O PEDIDO DE INFORMAÇÕES JÁ SOLICITADAS NO REQUERIMENTO Nº 90/2018, UMA VEZ QUE NA RESPOSTA PELO SENHOR PREFEITO POR MEIO DO OFÍCIO (GP) Nº 066/2018, NÃO FOI INFORMADO QUAIS SÃO AS FAMÍLIAS QUE RECEBEM CESTAS BÁSICAS, INFORMAÇÃO IMPRESCINDÍVEL PARA QUE O TRABALHO FISCALIZATÓRIO DOS VEREADORES SEJA REALIZADO.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER QUE SEJA OFICIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES EM RELAÇÃO A SECRETARIA DE ESPORTE DESTA MUNICIPALIDADE, CONFORME SEGUE:-_x000D_
 I &amp;#8211; QUE INFORME RELAÇÃO DE TODOS OS PROFESSORES LOTADOS NA NESTA SECRETARIA;_x000D_
 II &amp;#8211; INFORME AINDA OS TRABALHOS REALIZADOS DE CADA UM; _x000D_
 III -QUAIS AS MODALIDADES QUE ESTÃO SENDO DESENVOLVIDAS NO MUNICÍPIO E AINDA QUAIS AS FAIXAS ETÁRIAS EM CADA MODALIDADE; E_x000D_
 IV &amp;#8211; QUAL O HORÁRIOS E DIAS QUE SÃO FEITOS OS TREINAMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APLAUSOS AO ATLETA VANDERLEI SOARES DA SILVA QUE HÁ MUITO TEMPO VEM SENDO DESTAQUE NO ATLETISMO, E BEM REPRESENTANDO NOSSO MUNICÍPIO NA ÁREA DO ESPORTE.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APLAUSOS AO SENHOR JEFFERSON APARECIDO LEONEL BERNARDES PELO TRABALHO VOLUNTÁRIO QUE DESENVOLVE EM NOSSO MUNICÍPIO NO TREINAMENTO DE FUTEBOL INFANTIL.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER QUE SEJA OFICIADO AO EX.MO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME O QUE SEGUE:-_x000D_
 I &amp;#8211; QUANTOS MÉDICOS QUE O MUNICÍPIO POSSUI, TANTO CONTRATADO COMO EFETIVO;_x000D_
 II &amp;#8211; QUAL A CARGA HORARIA DE CADA UM, LOCAL DE TRABALHO; _x000D_
 III &amp;#8211; QUAIS OS MÉDICOS QUE ATENDEM DIARIAMENTE NO CENTRO DE SAÚDE, ESPECIFICANDO QUANTAS CONSULTAS SÃO FEITAS DIARIAMENTE E QUAIS SÃO OS HORÁRIOS DE ATENDIMENTOS; E_x000D_
 IV &amp;#8211; QUE INFORME A ESTA CASA DE LEIS SE EXISTEM ALGUM CARTAZ, BANNER, PLACAS OU ORIENTAÇÃO POR PARTE DE SERVIDORES JUNTO A NOSSA COMUNIDADE, INFORMANDO SOBRE QUAL O PROCEDIMENTO DO ATENDIMENTO NOTURNO, (PLANTÃO)._x000D_
 V &amp;#8211; QUE INFORME DE QUE FORMA É FEITO O CONTROLE DAS CARGA HORARIA DOS MÉDICOS DESTA MUNICIPALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTAR UMA MOÇÃO DE APLAUSOS A ESTUDANTE GABRIELI PIOVENSAN DAMASCO POR BEM REPRESENTAR NOSSO MUNICÍPIO SENDO AUTORA DO PROJETO SOBRE O MEIO AMBIENTE "PROJETO VIVA PELA ÁGUA, UM VIVA PELA ÁGUA". PROJETO ESTE QUE FICOU ENTRE AS CINCO COLOCADAS DE 128 PROJETOS INSCRITOS NO PARANÁ._x000D_
 _x000D_
 OS PROJETOS COMEÇARAM A SER ELABORADOS EM DEZEMBRO DE 2017 E A ALUNA GABRIELI REPRESENTOU O COLÉGIO PADRE ÂNGELO CASAGRANDE, PERTENCENTE AO NÚCLEO REGIONAL DE EDUCAÇÃO DE APUCARANA, QUE ABRANGE 16 MUNICÍPIOS NUM TOTAL DE 60 ESCOLAS. _x000D_
 OS PROJETOS ENVOLVERAM PROFESSORES, DIRETORES, EQUIPE PEDAGÓGICA, E PRINCIPALMENTE A DEDICAÇÃO DOS ALUNOS, PROPORCIONANDO EXPERIÊNCIA SIGNIFICATIVA, BOM ANDAMENTO, ORGANIZAÇÃO, DESEMPENHO, DISPONIBILIDADE, CONFIANÇA E DEDICAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO O PRESIDENTE DA ASSOCIAÇÃO DOS ESTUDANTES DE MARILÂNDIA DO SUL PARA QUE ENVIE A ESTA CASA DE LEIS CÓPIA INTEGRAL DO ESTATUTO DA ASSOCIAÇÃO BEM COMO O BALANCETE FINANCEIRO DESTE ANO ATÉ O MÊS ATUAL.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER SE DIGNE QUE SEJA OFICIADO A EXMA SENHORA GOVERNADORA DO ESTADO DO PARANÁ E O PRESIDENTE DA CCR &amp;#8211; RODONORTE, NO SENTIDO PROVIDENCIAS URGENTE QUANTO A DUPLICAÇÃO NA BR 376 ENTRE OS TRECHOS DE MARILÂNDIA DO SUL À CALIFÓRNIA, KMS 260 À 270._x000D_
 NESTE TRECHO QUE SEJA, COLOCADOS PLACAS INDICATIVAS DE REDUÇÃO DE VELOCIDADES 60 KM, QUE SEJA AINDA COLOCADOS BANDEIRINHAS EM LONGO DO TRECHO E CONES ATÉ QUE SEJA CONCLUÍDA ESSA OBRA._x000D_
 NESTE TRECHO DA DUPLICAÇÃO SE ENCONTRA PARADA, COLOCARAM BARREIRAS DE CONCRETO E NESTE LOCAL EXISTEM VALETAS E BURACOS EM TODO ESTE TRECO NOS ACOSTAMENTOS, NÃO TENDO ÁREA DE ESCAPE, COLOCANDO EM PERIGO A VIDAS DOS QUE TRAFEGA, ESCLAREÇO AINDA QUE NESTE TRECHOS VÁRIOS ACIDENTES JÁ OCORRERAM ATÉ MESMO COM VÍTIMAS E HOJE O RISCO ESTÁ SENDO CONSTANTE, TENDO EM VISTA QUE DA MANEIRA QUE SE ENCONTRA E DIANTE DO GRANDE FLUXO DE VEÍCULOS, CAMINHÕES, MOTOS, ETC, CASO NÃO SEJAM TOMADOS PROVIDÊNCIAS URGENTE TENHO CERTEZA QUE ESTE TRECHO SERÁ O CORREDOR DE MUITAS MORTES, POIS NÃO EXISTEM SEGURANÇA ALGUMA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EX.MO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE A COPEL JURISDIÇÃO DE APUCARANA NO SENTIDO DE TOMAR PROVIDENCIAS URGENTES QUANTO A EXTENSÃO DA REDE ELÉTRICA E COLOCAÇÃO DE POSTES COM LUMINÁRIAS NA RUA JOAQUIM SCHILEIDER EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APLAUSOS A ESTUDANTE JULIA NATHALY SANTOS FERREIRA POR BEM REPRESENTAR NOSSO MUNICÍPIO SENDO AUTORA DO PROJETO SOBRE O MEIO AMBIENTE "PROJETO VIVA PELA ÁGUA, UM VIVA PELA ÁGUA". PROJETO ESTE QUE FICOU ENTRE AS CINCO COLOCADAS DE 128 PROJETOS INSCRITOS NO PARANÁ.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTAR UMA MOÇÃO DE APLAUSOS AO TIME DE BASQUETE MASCULINO A POR BEM REPRESENTAR O MUNICÍPIO SAGRANDO-SE CAMPEÕES DOS JOGOS ESCOLARES REGIONAL 2018. </t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO O EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE AO GERENTE DO DER, JURISDIÇÃO DE APUCARANA N O SENTIDO DA CONSTRUÇÃO DE UM QUEBRA-MOLAS NA RODOVIA BELIGNE PÂNTANO NO QUANDO URBANO DESTA CIDADE, EM FRENTE A MÁQUINA DE ARROZ DO SENHOR YUZO ISHII NA VILA PARAISO. HAJA VISTA QUE OS VEÍCULOS ESTÃO TRAFEGANDO EM ALTA VELOCIDADE E COLOCANDO ASSIM EM DISCO A VIDA DE NOSSOS MUNÍCIPES</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER-SE DIGNE QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE A COPEL JURISDIÇÃO DE APUCARANA, NO SENTIDO DE PROVIDENCIAS URGENTE QUANTO AO PROBLEMA ALI EXISTENTE, SENDO QUE HOJE CONSTANTEMENTE ESTÁ HAVENDO QUEDA DE ENERGIA NA VILA RURAL NO DISTRITO DE NOVA AMOREIRA, SENDO QUE ESTÁ HAVENDO VÁRIAS RECLAMAÇÕES NESTE SENTIDO E NESTE PERÍODO DE INVERNO É MAIS FREQUENTE AINDA, DEVIDO A UTILIZAÇÃO DE CHUVEIROS E OUTROS ELETRO DOMÉSTICOS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER-SE DIGNE QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO PROVIDENCIE FAÇA UMA EXTENSÃO DE REDE ELÉTRICA APROXIMADAMENTE 50 METROS E COLOCANDO DOS BRAÇOS COM LUMINÁRIAS NOS POSTEAMENTO NO INÍCIO DA RUA SILVIO BELIGNI, SENDO: UM PRÓXIMO A RESIDÊNCIA Nº 171 E OUTRO ABAIXO AO LADO DA RESIDÊNCIA DA SRA GUIOMAR.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PARDAL, CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APLAUSOS AO SENHOR MARCELO ZANLORENZI CERANTO POR BEM REPRESENTAR NOSSO MUNICÍPIO SAGRANDO-SE CAMPEÃO NA MODALIDADE SHUAIJIAO ADULTO MASCULINO ATÉ 115KG, NO XXIX CAMPEONATO BRASILEIRO DE KUNGFU WUSHU.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER-SE DIGNE QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA DE LEIS EM RELAÇÃO AO ÚLTIMO CONCURSO PÚBLICO REALIZADO POR ESTA MUNICIPALIDADE, NOS ENVIANDO RELAÇÃO DE TODOS OS CANDIDATOS APROVADOS E TAMBÉM RELAÇÃO DE TODOS OS QUE JÁ FORAM CONVOCADOS, CASO NÃO FORAM CONVOCADOS ALGUNS NOS INFORMAR QUAL O MOTIVO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER-SE DIGNE QUE SEJA OFICIADO AO GERENTE DA SANEPAR JURISDIÇÃO DE APUCARANA, SOLICITANDO QUE O MESMO NOS INFORME EM RELAÇÃO AOS ESCRITÓRIO DA MESMA EM NOSSA CIDADE, QUAIS OS DIAS DA SEMANA QUE POSSUI ATENDIMENTO AO PÚBLICO E HORÁRIO DE FUNCIONAMENTO, HAJA VISTA QUE NÓS CONTRIBUINTES PRECISAMOS DE ATENDIMENTO DIÁRIO, POIS PRECISAMOS DE AGUA A TODO MOMENTO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, REQUERENDO CÓPIAS DO DECRETO REFERENTE A LEI MUNICIPAL Nº353/2017, LEI ESTA QUE INSTITUI O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DE SANEAMENTO, NO ÂMBITO DO MUNICÍPIO DE MARILÂNDIA DO SUL.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO INFORME A ESTA CASA DE LEIS QUAL A PREVISÃO DA MANUTENÇÃO E COLOCAÇÃO DE CASCALHOS DAS ESTRADAS NOS SEGUINTES PONTO:_x000D_
 A)- ESTRADA QUE LIGA A COOPERATIVA COAMO ATÉ A FAZENDA ESPERANÇA E BARRO PRETO, E_x000D_
 B) &amp;#8211; ESTRADA QUE LIGA DA BR 376 ATÉ A SEDE FAZENDA DEVENTER._x000D_
 </t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE AO PROCON &amp;#8211; JURISDIÇÃO DE APUCARANA, PARA QUE ESTE ÓRGÃO VERIFIQUE JUNTO A SANEPAR, EM RELAÇÃO A SERVIÇOS PRESTADOS RELATIVO A TARIFA MÍNIMA, OU SEJA, EM MUNICÍPIOS QUE A SANEPAR PRESAM SERVIÇOS, OS CONTRIBUINTES PAGAM EM TORNO DE R$ 62,00 (SESSENTA E DOIS REAIS) POR 5M3, PELO CONSUMO DE AGUA  E SERVIÇO DE ESGOTO, QUE SEGUNDO INFORMAÇÕES ESTE VALOR É COBRADO EM 345 MUNICÍPIOS PARANAENSES, SENDO QUE EM MUNICÍPIO ONDE A SANEPAR NÃO PRESTA ESTES SERVIÇOS É EM TORNO DE 54 MUNICÍPIOS, ONDE OS SERVIÇOS SÃO PRESTADOS PELA SAMAE- SEVIÇOS AUTONOMO MUNICIPAL DE AGUA E ESGOTO, CITAMOS O EXEMPLO DOS MUNICÍPIOS JAGUAPITÃ QUE ATÉ 10M3, É PAGO O VALOR DE R$ 29,40 (VINTE E NOVE REAIS E QUARENTA CENTAVOS) PELO CONSUMO DE AGUA  E SERVIÇO DE ESGOTO  E AINDA O MUNICÍPIO DE LOBATO O VALOR COBRADO É AINDA MENOR, SENDO O VALOR DE R$ 24,37 (VINTE E QUATRO REAIS E TRINTA E SETE CENTAVOS), SEGUE XEROX DE FATURAS ANEXAS._x000D_
 CONFORME RELATADOS ACIMA VERIFICAMOS QUE A DIFERENÇA DOS SERVIÇOS PRESTADOS CHEGAM EM TORNO DE MAIS DE 200% ENTRE A SANEPAR E A SAMAE._x000D_
 ASSIM SENDO PEDIMOS UMA ATENÇÃO EM ESPECIAL NESTE CASO, QUE O NOSSO POVO PEDE JUSTIÇA._x000D_
 </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APRESENTAR UMA MOÇÃO DE REPÚDIO A EMPRESA COPEL DEVIDO AO MAL ATENDIMENTO E FALTA DE COMPROMISSO COM OS SERVIÇOS PRESTADOS EM NOSSO MUNICÍPIO._x000D_
 DENTRE MUITOS ACONTECIMENTOS E RECLAMAÇÕES DA POPULAÇÃO CITO DOIS FATOS RECENTES SENDO;_x000D_
 - MANUTENÇÃO NO TRANSFORMADOR NA AVENIDA SANTIAGO LOPES JOSÉ, PRÓXIMO AO SALÃO PAROQUIAL ONDE O MESMO PEGOU FOGO MAIS DE UMA VEZ, ONDE HAVIA NECESSIDADE DA TROCA E POR SUA VEZ PREFERIRAM POR MAIS DE UMA VEZ FAZER UMA "GAMBIARRA", PREJUDICANDO O COMÉRCIO E RESIDÊNCIAS POR VÁRIAS VEZES;_x000D_
 - DEVIDO A VENTOS FORTES DA ÚLTIMA QUARTA FEIRA, 31 DE OUTUBRO, ONDE CAÍRAM DOIS POSTES PRÓXIMO A FAZENDO PROMISSÃO, DEIXANDO ASSIM SEM ENERGIA AQUELA LOCALIDADE, SENDO QUE OS MORADORES ENTRARAM EM CONTATO POR VARIAS VEZES COM A CENTRAL DE ATENDIMENTO SEM QUE TIVESSE O PROBLEMA RESOLVIDO ATÉ A PRESENTE DATA, CAUSANDO VÁRIOS PREJUÍZOS COM ALIMENTOS QUE NECESSITAM DA ENERGIA PARA ARMAZENAMENTO DENTRE OUTROS TRANSTORNOS._x000D_
 </t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER-SE DIGNE QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE SOLICITE DA COPEL, PROVIDENCIAS QUANTO A COLOCAÇÃO DE EXTENSÃO DE REDE ELÉTRICA DE APROXIMADAMENTE 200 METROS, COLOCANDO APROXIMADAMENTE TRÊS A QUATRO POSTES COM LUMINÁRIAS NA RUA DRA ALICE SABINO ROSSI, NAS PROXIMIDADES DA RESIDÊNCIA DE NÚMERO 53 ATÉ A ENTRADA DA CHÁCARA DO SENHOR ISAIAS, ONDE COMEÇA O ASFALTO DO LOTEAMENTO TERRA NOVA._x000D_
 _x000D_
 TAL PEDIDO JUSTIFICA-SE PELA ESCURIDÃO RECLAMADA PELOS MUNÍCIPES QUE ESTUDAM ANOITE E TRANSITAM POR AQUELA REGIÃO, TORNANDO-SE UMA LOCALIDADE COM PERIGO DE ASSALTO E/OU COISA PIOR._x000D_
 </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA OFICIADO A PRESIDENTE DO PROMENOR DE MARILÂNDIA DO SUL PARA QUE ENVIE A ESTA CASA DE LEIS CÓPIA INTEGRAL DO ESTATUTO DA ENTIDADE BEM COMO O BALANCETE FINANCEIRO DETALHADO DESTE ANO ATÉ O MÊS ATUAL</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR UMA MOÇÃO DE APLAUSOS AO ALUNO GUSTAVO MIGUEL ROZALINO, QUE BEM REPRESENTOU NOSSO MUNICÍPIO EM PARTICIPAÇÃO NO PROGRAMA GERAÇÃO ATITUDE, SENDO SEU PROJETO DE BIODIGESTORES PARA A AGRICULTURA FAMILIAR UM DOS 32 SELECIONADOS DENTRE 500 PROPOSTAS._x000D_
 GUSTAVO ROZALINO TEM A PREOCUPAÇÃO DE GERAR ECONOMIA E PRESERVAR O MEIO AMBIENTE COM A VIABILIZAÇÃO DE BIODIGESTORES PARA OS PRODUTORES DA AGRICULTURA FAMILIAR. BASTANTE ENVOLVIDO COM AS QUESTÕES DA TERRA, O JOVEM DE 17 ANOS ENVIOU, COM A COLABORAÇÃO DE PROFESSORES, UM PROJETO DE LEI À ASSEMBLEIA LEGISLATIVA DO PARANÁ (ALEP), NO GERAÇÃO ATITUDE 2018. EM NOVEMBRO, GUSTAVO E MAIS 31 ALUNOS DA REDE PÚBLICA ESTADUAL VÃO A CURITIBA PARTICIPAR DA CARAVANA DA CIDADANIA, CONCORRENDO ENTRE SI PARA A ESCOLHA DO MAIS COMPLETO E BEM ELABORADO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER QUE SEJA OFICIADO AO EXMO. SENHOR PREFEITO MUNICIPAL, QUE INFORME E ENVIE A ESTA CASA DE LEIS, RELAÇÃO DE TODAS AS LINHAS DO TRANSPORTE ESCOLAR EM NOSSO MUNICÍPIO, NOS ENVIANDO RELAÇÃO DE QUANTOS ALUNOS É TRANSPORTADO EM CADA LINHA NO PERÍODO DA MANHÃ._x000D_
 O PRESENTE PEDIDO É DEVIDO A VÁRIAS RECLAMAÇÕES PARTE DE PAIS DE ALUNOS, SENDO QUE HOJE OS PAIS JÁ HAVIAM FEITOS PLANEJAMENTOS EM ANOS ANTERIORES E COM ESTA MUDANÇA DE NÃO HAVER LINHA NESTE PÉRIODO CERTAMENTE VAI DAR MUITOS TRANSTORNOS CONFORME COMENTÁRIOS EXISTENTES._x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1845,68 +1845,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2018/428/428_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>