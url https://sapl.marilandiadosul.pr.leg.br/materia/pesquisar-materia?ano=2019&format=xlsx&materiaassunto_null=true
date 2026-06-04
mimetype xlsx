--- v0 (2026-04-08)
+++ v1 (2026-06-04)
@@ -1283,51 +1283,51 @@
   </si>
   <si>
     <t>REQUER A MINHA RENUNCIA DE SECRETÁRIO DA COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS, DEVIDO A NÃO ESTAR PRESENTE A SESSÃO DE ELEIÇÃO DAS COMISSÕES.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2019/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER QUE SEJA OFICIADO O EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SOLICITANDO QUE O MESMO OFICIE A COPEL OU EMPRESA TERCEIRIZADA RESPONSÁVEL,  PARA QUE FAÇA O CORTE OU PODAS DE ÁRVORES NA ESTRADA QUE DÁ ACESSO AO INSTITUTO BÍBLICO MARANATA._x000D_
 FATO NECESSÁRIO DEVIDO A EXTENSÃO DE REDE ELÉTRICA AS MARGENS DA ESTRADA, CONFORME FOTOS EM ANEXO, DEVIDO AS CHUVAS HOUVE QUEDAS DE ÁRVORES E GALHOS, CAUSANDO ASSIM EXCESSO SOBRE OS FIOS DE ALTA TENSÃO._x000D_
 </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA REDAÇÃO</t>
+    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2019/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS DO ART. 43, § 4º DO REGIMENTO INTERNO DESTA COLENDA CASA DE LEIS A PRORROGAÇÃO DE PRAZO POR UM PERÍODO DE 30 (TRINTA) DIAS PARA UMA ANÁLISE MELHOR DOS PROJETOS DE LEI QUE SE ENCONTRA NESTA CASA DE LEIS, SENDO ELES PROJETO DE LEI Nº 032/2018 &amp;#8211; QUE CRIA A FUNDAÇÃO DE EDUCAÇÃO DE MARILANDIA DO SUL E DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDENCIAS; PROJETO DE LEI Nº 033/2018 &amp;#8211; QUE CRIA A FUNDAÇÃO DE SAÚDE DE MARILANDIA DO SUL E DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDENCIAS; PROJETO DE LEI Nº 034/2018 &amp;#8211; QUE CRIA A FUNDAÇÃO DE ASSISTENCIA SOCIAL DE MARILANDIA DO SUL E DISPÕE SOBRE SEU ESTATUTO E DÁ OUTRAS PROVIDENCIAS E  PROJETO DE LEI Nº 030/2018 QUE CRIA O PROGRAMA DE AUXILIO AO DESEMPREGADO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/./sapl/public/materialegislativa/2019/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER SE DIGNE QUE SEJA OFICIADO A SECRETARIA DE TRANSPORTES DO ESTADO DO PARANÁ, DEPARTAMENTO DE ESTRADA E RODAGEM DER, NO SENTIDO DE SOLICITAR VISANDO A FAZER &amp;#8216;TRECHO CARDAPIO&amp;#8221; NA ENTRADA DE NOSSA CIDADE, TRECHO ESTE QUILOMETRO 0 ATÉ O QUILOMETRO 5, QUE LIGA DA BR 376 LIGANDO A PR BELIGNI PÂNTANO, TENDO EM VISTA QUE SABEMOS QUE VÁRIAS CIDADES DE NOSSO ESTADO ONDE PASSA O PEDÁGIO JÁ EXISTE, ESTA MELHORIA É FEITA PELA CONCESSIONARIA E AS MANUTENÇÕES TAMBÉM._x000D_
 _x000D_
 SABEMOS QUE O CONTRATO DE CONCESSÃO TERMINA NO PRÓXIMO ANO, CASO NÃO SEJA POSSÍVEL FAZER EXECUTAR NESTE CONTRATO QUE SEJA INCLUÍDO NO PRÓXIMO PARA EXECUÇÃO DESTA OBRA QUE SERÁ DE GRANDE BENEFÍCIO PARA A NOSSA CIDADE._x000D_
 </t>
   </si>
   <si>
     <t>473</t>
   </si>