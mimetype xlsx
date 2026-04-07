--- v0 (2025-10-20)
+++ v1 (2026-04-07)
@@ -54,1059 +54,1059 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LILA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_no_221.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_no_221.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da construção de um bueiro ou quebra molas rebaixado na esquina da Avenida Cerejeira com a Rua Paraná, pois quando chove alaga este local, especificamente na saída da residência 561, dificultando a saída dos moradores. Quando foi feito o asfalto não foi colocado boca de lobo nem tubulação nesta esquina e acabou por ficar elevado o asfalto da rua Paraná, e quando da chuva empoça a água neste local.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/indicacao_no_222.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/indicacao_no_222.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de providências urgentes quanto a redução de velocidade na área escolar nas proximidades da Escola Municipal Paraíso, na Vila Paraíso em nosso município._x000D_
 Existe no local um quebra-molas, mais infelizmente não é respeitado por parte dos motoristas que desviam do mesmo pelo acostamento, tornando o trecho ainda mais perigoso. _x000D_
 Neste sentido solicitamos estudos e a implantação de redutores de velocidade que couber, aumentar o quebra molas até o meio fio, bem como melhorar a sinalização com placas e pinturas na rua que identifiquem a área escolar.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/indicacao_no_223.2020_-_carlos_a_a_santos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/indicacao_no_223.2020_-_carlos_a_a_santos.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver da possibilidade de se construir uma calçada ligando a Rodoviária até o campo Society, sendo que neste espaço há um barranco onde há necessidade da construção de uma escada com corrimão. _x000D_
 Os usuários do Playground utilizam do banheiro público da rodoviária e acabam levando barro para o banheiro na ida e para o campo e parque quando voltam, ainda correm risco de queda quando sobem pelo barranco.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_no_224.2020_-_carlos_a_a_santos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_no_224.2020_-_carlos_a_a_santos.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de manutenção no asfalto na Avenida Brasil, nas proximidades do portão da APAE em nosso município._x000D_
 Há desgaste no asfalto e alguns buracos, onde até mesmo houve reclamação que um cadeirante teve problemas para passar em um desses buracos._x000D_
 Desta forma para que possamos evitar maiores incidentes faço esta indicação e esperamos ser atendidos o quanto antes.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_no_225.2020_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_no_225.2020_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver da possibilidade, aproveitando que estão sendo pintados os meios fios e faixas de pedestres; que seja adotada nas ruas de nosso município a sinalização horizontal de trânsito, pintando "pare" nas esquinas onde se deve dar a preferência.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_no_226.2020_-_carlos_a_a_santos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_no_226.2020_-_carlos_a_a_santos.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, tendo em vista que a área localizada no Leão do Norte, que funcionou como escola e depois como quadra esportiva por alguns anos; hoje está totalmente desativada e servindo de abrigo de andarilhos; tive a ideia de transformar esta área em galpões para serem utilizados por microempresas. Assim gerando algumas frentes de empregos para alguns interessados em nosso município.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_no_227.2020_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_no_227.2020_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, urgentemente que seja implantado um redutor de velocidade na Rua São Sebastião, mais precisamente em frente a Capela São Paulo. O pedido vem acompanhado de um abaixo-assinado com trinta e duas assinatura (anexo) que reclamam que principalmente nos dias de missa e demais atividades na Capela, alguns veículos e motos transitam em alta velocidade, pondo em risco as crianças e familiares.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_no_228.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_no_228.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de providências urgentes para combater os reflexos da Pandemia do Corona Vírus em nosso município. Ver da possibilidade de abertura de uma conta para doações e reuniões com o comércio que está funcionando, cooperativas, fazendeiros e quem mais puder colaborar. Indico ainda que seja feito uma reunião com o vice Prefeito, secretários e vereadores, para que neste período pudessem ser doado uma porcentagem de seus subsídios para suprir as necessidades da população em especial os menos favorecidos e os mais atingidos.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_no_229.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_no_229.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que a população está reclamando que não pode mais jogar lixo de demolição, construção e folhas na vala próximo ao Jardim Tókio. O povo está sem onde destinar esses resíduos, muitos me procuraram falando que só pode descartar tais resíduos no Engenho Velho, porém fica muito caro o frete por ser muito longe._x000D_
 Indico ainda uma vala , erosão, no começo da avenida Santiago Lopes José, esquina com a Rua Tiradentes, com aproximadamente mais de quatro metros de profundidade e mais de cem de comprimento.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_no_230.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_no_230.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que a necessidade de limpeza, roçar ou aplicação de herbicida na área de terras destinada ao aterro sanitário, "lixão" na Placa da areia em nosso município, também do terreno do Parque Industrial, na BR 376. Nestes terrenos há capim amargoso, buva e outras pragas que tem alta capacidade de dispersão e os agricultores vizinhos estão reclamando que estas pragas irão para as terras deles.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_no_231.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_no_231.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver da possibilidade financeira desta municipalidade,, visando a construção de uma capela mortuária no bairro São José em nosso município.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_no_232.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_no_232.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da cobertura da quadra de esportes existente no bairro São José em nosso município.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_no_233.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_no_233.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver da possibilidade financeira do município, visando a construção de um campo society no bairro São José em nosso município.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_no_234.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_no_234.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a instalação de três braços de Luz em postes já existentes na Rua Japão, no Jardim Tókio em nosso município, rua onde era o lixão e cujos moradores locais já pagam taxa de iluminação pública a meses, sem ter iluminação nos postes nesta rua.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>GENTILZINHO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_no_235.2020_-_gentil_canedo_gomes.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_no_235.2020_-_gentil_canedo_gomes.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da colocação de um quebra-molas na Rua da Alegria no bairro Leão do Norte em nosso município, próximo a residência do senhor Jorge Pereira ou do Senhor José Carlos Plath.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_no_236.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_no_236.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a montagem dos aparelhos da Academia ao Ar Livre que existia no Núcleo Habitacional Manoel Olegário de Proença e foi desativada. Fiz esta indicação Nº 104/2017 em 24 de abril de 2017, quando os equipamentos ainda se encontravam próximo ao posto de Saúde, mais já estava desativada a academia, inclusive com alguns equipamentos desmontados. Hoje não há esta academia e a população local carece e pede por esta que poderia ser instalada ao lado do campo, entre a UBS e a Super Creche ou até mesmo nas proximidades da nova quadra coberta.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_no_237.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_no_237.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos ver da possibilidade de convênios disponíveis, visando a construção de casas populares no Bairro São José e Nova Amoreira em nosso município.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_no_238.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_no_238.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a abertura de uma rua que consta no mapa do município. Localizada no Parque Menegotto, Rua Maria Luiz, última rua divisa com propriedade rural, como mostra o mapa em anexo. _x000D_
 Há várias datas que seus proprietários não conseguem construir ou vender, pois está sem acesso.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_no_239.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_no_239.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudo e ver das possibilidades financeiras desta municipalidade no sentido da substituição do cascalho, colocando no lugar pedras irregulares, popularmente conhecidos como paralelepípedo, nas estradas rurais do nosso município.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_no_240.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_no_240.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a poda da árvore, abaixo dos fios da rede de energia elétrica, em frente a residência, unidade consumidora Nº 57171831, na rua São Roque, Nº 106, em Marilândia do Sul.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_no_241.2020_-_cradenil_e_tatiane.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_no_241.2020_-_cradenil_e_tatiane.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que os profissionais ocupantes dos cargos de Técnicos de Enfermagem, possam receber 40% de adicional de insalubridade em seus vencimentos.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>JOSÉ PIRES BATISTA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_no_242.2020_-_jose_pires_batista.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_no_242.2020_-_jose_pires_batista.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a colocação de um redutor de velocidade, quebra-molas, na Rua Paraná, em frente a Mercearia do Miltinho, no jardim Tóquio em nosso município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_no_243.2020_-_edmilton_carlos_da_silva.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_no_243.2020_-_edmilton_carlos_da_silva.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver da possibilidade da reabertura da antiga estrada ligando a rodovia 376 ao Setecentos Alqueires e ao Engenho Velho, se possível que o acesso a estrada seja próximo ao retorno.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_no_244.2020_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_no_244.2020_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de reparos no abrigo de passageiros, "ponto de ônibus" ao lado da Auto Mecânica WW, a Oficina Vanderlei Plath.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_no_245.2020_-_joeli_gomes_damasco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_no_245.2020_-_joeli_gomes_damasco.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, fazer um quebra mola com piçarra nas proximidades da chácara do seu Isaías (entrada), na rua Alice Rossi , Loteamento Terra Nova.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_no_246.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_no_246.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver da possibilidade da colocação de asfaltos na Rua São Vicente, Avenida dos Missionários, nas mediações do Ginásio de Esportes e na Rua Joaquim Schileide.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_no_247.2020_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_no_247.2020_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a adequação de todos os quebra-molas do município as normas de transito, especialmente a Resolução Nº 600/2016 do Conselho Nacional de Transito. As adequações solicitadas são referentes às dimensões, bem como das placas de sinalização. Segue em anexo, matérias sobre a regulamentação citada.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_no_248.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_no_248.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que possa cascalhar a estrada que vai da Germina até Os Barbinão, para o Sítio do Nivaldo, Agenor e do Vardinho, no bairro São José, em nosso município.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_no_249.2020_-_gentil_canedo_gomes.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_no_249.2020_-_gentil_canedo_gomes.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providências quanto a tubulação aberta nas proximidades da caixa d'água no bairro Conquista, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_no_250.2020_-_gentil_canedo_gomes.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_no_250.2020_-_gentil_canedo_gomes.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a colocação de um quebra-molas, em frente a casa do senhor José Carlos de Assis, na Rua Alvorada, em nosso município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_no_251.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_no_251.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver a possibilidade do não fechamento do Posto Saúde de São José e do Posto de Saúde de Nova Amoreira no período de final e inicio do ano. Já é de costume fechar em dezembro e só reabre próximo ao dia vinte de janeiro, permanecendo desassistida a população por um período muito longo. Desta forma, buscando atender melhor nossa população indicamos que não sejam fechados os postos mencionados.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_no_252.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_no_252.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver da disponibilidade financeira desta municipalidade, visando a reforma do barracão, próximo ao posto de saúde, no intuito de ceder a alguma empresa que possa abrir vagas de emprego para os munícipes.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_no_253.2020_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_no_253.2020_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a colocação de quebra-molas na Rua da Amizade, próximo ao número 38, no Leão do norte, em nosso município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_no_001.2020_-_leg_-_fogos_de_artificios.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_no_001.2020_-_leg_-_fogos_de_artificios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos que produzam barulho no município de Marilândia do Sul – PR e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_no_002.2020_-_leg_-_vagas_especiais_estacionamento.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_no_002.2020_-_leg_-_vagas_especiais_estacionamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vagas de estacionamentos especiais em ruas e avenidas de nosso município, e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_no_005.2020_-_leg_-_utilidade_publica_radio_estrela.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_no_005.2020_-_leg_-_utilidade_publica_radio_estrela.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade Pública e dá outras providências.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_de_lei_no_006.2020_-_leg_-_banco_de_oculos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_de_lei_no_006.2020_-_leg_-_banco_de_oculos.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de Marilândia do Sul e Banco de Óculos e da outras providências.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_007.2020_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_007.2020_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>Dá denominações a próprios municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_lei_no_001.2020_-_operacao_credito.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_lei_no_001.2020_-_operacao_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projeto_de_lei_no_002-2020_-_administradora_plan_msDVu6r.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projeto_de_lei_no_002-2020_-_administradora_plan_msDVu6r.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio, acordo, ajuste ou congênere com administradoras de benefícios em saúde de forma coletiva e por adesão, e dá outras providências.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projeto_de_lei_no_003-2020_-_faculdades.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projeto_de_lei_no_003-2020_-_faculdades.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio, acordo, ajuste ou congênere com instituições de ensino superior, e dá outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/532/projeto_de_lei_no_004.2020_-_prd_nao_tributario.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/532/projeto_de_lei_no_004.2020_-_prd_nao_tributario.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE REGULARIZAÇÃO DE DÉBITOS NÃO TRIBUTÁRIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/533/projeto_de_lei_no_005.2020_-__utilidade_publica_acoroms.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/533/projeto_de_lei_no_005.2020_-__utilidade_publica_acoroms.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/534/projeto_de_lei_no_006.2020_-_reposicao_de_402_.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/534/projeto_de_lei_no_006.2020_-_reposicao_de_402_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição dos vencimentos e salários dos servidores municipais, e dá outras providências</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_no_007.2020_-_reposicao_salarial__GT7wdqr.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_no_007.2020_-_reposicao_salarial__GT7wdqr.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e reajuste de vencimentos aos profissionais do magistério do Município de Marilândia do Sul e autoriza o Poder Executivo a fixar o piso salarial dos servidores detentores de cargos de Professor do quadro do magistério público municipal de acordo com o Piso Salarial Profissional Nacional do Magistério e da outras providências.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projeto_de_lei_no_008.2020_-_altera_o_anexo_ii_d_o8eXhBT.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projeto_de_lei_no_008.2020_-_altera_o_anexo_ii_d_o8eXhBT.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo II da Lei 388/2018 de 23 de março de 2015.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projeto_de_lei_no_009.2020_-_alienacao_de_bens_i_Yf70Oml.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projeto_de_lei_no_009.2020_-_alienacao_de_bens_i_Yf70Oml.pdf</t>
   </si>
   <si>
     <t>AUTORIZA. À ALIENAÇÃO DE VEÍCULOS, MÁQUINAS E BENS INSERVÍVEIS DO MUNICÍPIO DE MARILÂNDIA DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_no_011.2020_-__ldo_-_2020.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_no_011.2020_-__ldo_-_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o exercício de 2021 do Município de Marilândia do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_no_012.2020_-_anulacao_de_receita.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_no_012.2020_-_anulacao_de_receita.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DA OUTROS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_no_013.2020_-_receber_em_doacao_praca_da_igreja_nova_amoreira.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_no_013.2020_-_receber_em_doacao_praca_da_igreja_nova_amoreira.pdf</t>
   </si>
   <si>
     <t>Autoriza o recebimento de imóvel em doação, e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_no_014.2020_-_cedito_adicional_65.00000.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_no_014.2020_-_cedito_adicional_65.00000.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_no_015-2020_anulacao_de_dotacao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_no_015-2020_anulacao_de_dotacao.pdf</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_no_016._2020_-_protocolo_de_intencao..pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_no_016._2020_-_protocolo_de_intencao..pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES E ESTATUTO/CONTRATO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DO PARANÁ - CINDEPAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_no_017.2020_-_filiacao_a_amp.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_no_017.2020_-_filiacao_a_amp.pdf</t>
   </si>
   <si>
     <t>Ratifica os atos do Poder Executivo Municipal como associado da Associação dos Municípios do Paraná – AMP e dá outras providências.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_no_018.2020_-_afeta_ao_uso_comun__rolongamento_da_rua_01.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_no_018.2020_-_afeta_ao_uso_comun__rolongamento_da_rua_01.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AFETAÇÃO DA ÁREA INSTITUCIONAL QUE ESPECIFICA PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei019.2020_-_natal_solidario_3.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei019.2020_-_natal_solidario_3.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Natal Solidário, com a finalidade de promover ações em prol da ascensão da qualidade de vida de crianças carentes do Município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, GENTILZINHO, PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/561/requerimento_no_158.2020_-_mocao_de_aplauso_-_mi_pD80YeD.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/561/requerimento_no_158.2020_-_mocao_de_aplauso_-_mi_pD80YeD.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO ao MISSÃO CALEB, pelos relevantes serviços prestados a comunidade marilandense neste início do ano de 2020.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, EDMILTON FELICIANO, GENTILZINHO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/562/requerimento_no_159.2020_-_mocao_de_aplauso_-_ma_F4Ak8G3.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/562/requerimento_no_159.2020_-_mocao_de_aplauso_-_ma_F4Ak8G3.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO a atleta MARIA EDUARDA ZANLORENZI, por ser escolhida para representar a equipe de basquetebol feminino de Cornélio Procópio na Argentina em novembro de 2019, ajudando a equipe na conquista do 1º lugar.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/563/requerimento_no_160.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/563/requerimento_no_160.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado a Concessionária CCR Rodonorte, solicitando que se tome providências referentes ao acumulo de água em dias de chuva, na Rua 3 de março no Bairro São José em nosso município.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>COMISSÃO DE JUSTIÇA REDAÇÃO</t>
-[...2 lines deleted...]
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/564/requerimento_no_161.2020_-_cjr.pdf</t>
+    <t>CJR - COMISSÃO DE JUSTIÇA REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/564/requerimento_no_161.2020_-_cjr.pdf</t>
   </si>
   <si>
     <t>após apreciar o Projeto de Lei Nº 001/2020 - LEG; que Dispõe sobre a proibição de manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos que produzam barulho no município de Marilândia do Sul – PR e dá outras providências; projeto este que tramita nesta casa e tem sido bastante comentado dentro e fora da câmara por ser um assunto polêmico com diversas opiniões diferentes. Por este motivo esta comissão Requer que seja promovida por esta casa, uma Consulta Pública para nortear a deliberação do referido projeto de lei.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES, GENTILZINHO, PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/565/requerimento_no_162.2020_-_mulher_marilandense_-_YroC8GA.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/565/requerimento_no_162.2020_-_mulher_marilandense_-_YroC8GA.pdf</t>
   </si>
   <si>
     <t>APRESENTAR a Homenagem Destaque Mulher Marilandense a Senhora MARJORIE CRISTINA ZARPELLON, que se destaca por ser uma profissional exemplar, mãe, amiga, e um símbolo de força e determinação.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_no_163.2020_-_joeli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_no_163.2020_-_joeli.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, os valores recebidos do FPM  e ICMS, nos meses de janeiro até  final de abril d 2019 e de janeiro ao final de abril de 2020. Agradeço desde já a atenção.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_no_164.2020_-_joeli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_no_164.2020_-_joeli.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, os valores que retornaram ao município referentes ao recolhimento de IPVA no exercício de 2019 e os valores recebidos no exercício de 2020 até o presente momento. Agradeço pela compreensão.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_no_165.2020_-_vereadores.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_no_165.2020_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado a Sanepar - Companhia de Saneamento do Paraná; Solicitando as seguintes informações:_x000D_
 _x000D_
 1 - Os motivos que levaram a falta de água nos dias 02, 09, 11 de maio dentre outros dias, em diversas localidades em nosso município;_x000D_
 2 - a razão pela qual a população não está sendo devidamente avisada com antecedência destas interrupções no abastecimento;_x000D_
 3 - tendo em vista reclamações de que muitas faturas estão sendo depositadas em locais impróprios e sem uma embalagem para proteger em caso de chuva, causando diversos transtornos para os usuários dificultando o pagamento das mesmas; verifica-se se há a possibilidade das faturas serem acomodadas em envelope impermeável ou embalagem plástica para evitar deformação na fatura.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/569/requerimento_no_166.2020_-_joeli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/569/requerimento_no_166.2020_-_joeli.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, os motivos que não foram feitos os reparos na estrada que liga da BR 376 à fazenda Promissão, ao Banco da Terra, Fazenda Santa Lúcia, os Cansian até o silo da Fazenda Esperança, reparos no sentido de muitas cabeças de pedras, pedras soltas e outros, serviços estes que estão sendo pedido há vários meses pelos moradores da região citada.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES, CRADENIL SHIBAO, LILA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/requerimento_no_167.2020_-_carlos_-_joeli_-_cradenil.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/requerimento_no_167.2020_-_carlos_-_joeli_-_cradenil.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, os nomes e função de todos os servidores lotados na Saúde, da área central e dos bairros e distrito, que estão afastados dos serviços por fazer parte do chamado grupo de risco, referente ao COVID-19.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no_168.2020_-_joeli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no_168.2020_-_joeli.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado a CCR Rodonorte e DER, solicitando informações de quando será Construído um retorno no sentido Marilândia do sula a Califórnia, pois sabemos que as obras deste perímetro já foram concluídas a meses e os munícipes de Marilândia do Sul estão sendo prejudicados sem esse retorno há vários meses. Já tem pedido protocolado desta casa de leis, desde o mês de julho do ano passado na DER e nada foi feito até o momento. Como a população de Marilândia vai ficar sem esse retorno e sabemos que temos esse direito. _x000D_
 Está inviável pra população, pois quem mora ou trabalha após o viaduto, ou os que trafegam e acabam passando o mesmo, precisa ir até Califórnia pra retornar ou até o fim da duplicação, pouco antes de Califórnia e cruzar o asfalto colocando assim em perigo os usuários desta rodovia._x000D_
 O retorno seria viável entre o KM 263 ao KM265, sabemos que nossa entrada está no Km 267, e ficaria ideal, próximo ao retorno feito para retornar para Califórnia, nas proximidades...</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES, CRADENIL SHIBAO, EDMILTON FELICIANO, GENTILZINHO, LILA, PARDAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_no_169.2020_-_vereadores_diversos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_no_169.2020_-_vereadores_diversos.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, os nomes e cargos de todos os servidores públicos do município, que estão afastados dos serviços por fazer parte do chamado grupo de risco, referente ao COVID-19 e ainda quais os critérios utilizados para o afastamento.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_no_170.2020_-_joeli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_no_170.2020_-_joeli.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, referentes aos contratos firmados no exercício de 2019;_x000D_
 A) Quantas camadas e qual a espessura dos asfaltos, e os valores por metro quadrado, firmados para colocação de asfalto sobre asfalto;_x000D_
 B) Quantas camadas e qual a espessura dos asfaltos, e os valores por metro quadrado, firmados para colocação de asfalto sobre pedras irregulares, paralelepípedos.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_171.2020_-_cradenil.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_171.2020_-_cradenil.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado as agencias dos Correios, solicitando que fossem entregues as correspondências nos novos bairros e loteamentos. A justificativa da não entrega é que não há os novos loteamentos no mapa. Pedimos então que seja informado a esta casa, qual mapa é utilizado pelos Correios e quais os procedimentos para inclusão dos novos bairros e loteamentos no referido mapa.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_no_172.2020_-_tatiane.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_no_172.2020_-_tatiane.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado as operadoras de telefonia móvel, Claro e Vivo, solicitando a instalação de antena destas operadoras em Nova Amoreira, haja vista, existe uma torre que pertence a empresa Highline, alugada para Operadora Tim e podem ser instaladas mais duas operadoras._x000D_
 É importante que tenhamos outras operadoras de telefonia móvel para dar aos usuários opção de escolha de qual empresa contratar. Em alguns lugares pode ser que funcione melhor o sinal de determinada operadora e em outros lugares de outra. Haverá diversidade nos pacotes de serviços e preços diversos para que cada um possa contratar o que mais lhe atende. Desta forma, estariam sendo oferecidos cada vez mais, os melhores serviços para nossa população.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_no_173.2020_-_joeli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_no_173.2020_-_joeli.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, referentes aos contratos firmados no período de 2017 a 2020;_x000D_
 A) Quantas camadas, qual a espessura dos asfaltos e os valores firmados por metro quadrado, para colocação de asfalto sobre asfalto;_x000D_
 B) Quantas camadas, qual a espessura dos asfaltos e os valores firmados por metro quadrado, para colocação de asfalto sobre pedras irregulares, paralelepípedos.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no_174.2020_-_joeli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no_174.2020_-_joeli.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, solicitando que o mesmo informe a esta Casa de Leis, os motivos da não contratação de um profissional no cargo de nutricionista, lotado na Secretaria de Saúde, tendo em vista que no último concurso público, foram aprovados candidatos no cadastro de reserva e não foi chamado, mesmo não havendo nutricionista no Centro de Saúde de nosso município. Sabemos da importância do Nutricionista e que é fundamental para a população.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no_175.2020_-_cradenil.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no_175.2020_-_cradenil.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado a empresa Expresso Nordeste, solicitando a ampliação dos horários dos ônibus Metropolitano na linha Marilândia do Sul/Apucarana, Apucarana/Marilândia do Sul, devido o aumento do número de casos do Covid-19 em nosso município e região. _x000D_
 A solicitação visa diminuir a lotação nos ônibus, reduzindo assim o risco de contaminação da população que utiliza os serviços e também do motorista.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_no_176.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_no_176.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado a Concessionária CCR Rodonorte, solicitando que a Rua 3 de Março, hoje marginal que passa a beira do viaduto recém construído no bairro São José, em nosso município, possa voltar a ser via de mão dupla como era antes da duplicação. Temos recebido muitas reclamações dos moradores que muitas vezes precisam dar a volta em outras ruas para chegar ao destino, o que seria facilitado pintando as faixas, e sinalizando a marginal como via de mão dupla._x000D_
 Pede-se ainda que seja colocado na rua citada, redutor de velocidade, quebra-molas para evitar acidentes.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO, JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/requerimento_no_177.2020_-_vereadores_-_edmilton_e_jean.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/requerimento_no_177.2020_-_vereadores_-_edmilton_e_jean.pdf</t>
   </si>
   <si>
     <t>abaixo-assinados, Vereadores, autores do Projeto de lei nº 010/2019, que denomina creche em nossa cidade._x000D_
 _x000D_
 Assim Sendo, peço a Vossa Excelência a retirada do referido projeto de pauta, tendo em vista que o Executivo já fez a devida regularização das creches existentes em nosso município, sendo assim o referido projeto ficou sem efeito._x000D_
 Nestes Termos_x000D_
 Pede Deferimentos</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no_178.2020_-_gentil.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no_178.2020_-_gentil.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado Sanepar, solicitando providências referentes a ao terreno onde se encontra a caixa D'água, próximo ao bairro Conquista e ainda ver da possibilidade de cercar o terreno para evitar que as crianças se aproximem de lá e possa ocorrer algum incidente no relógio de luz que se encontra aberto e com fios expostos.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_179.2020_-_cradenil.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_179.2020_-_cradenil.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado O Executivo Municipal, para que o mesmo busque providências, juntamente com a Sanepar, visando solucionar as diversas interrupções no abastecimento de água, especialmente nos bairros, Jardim Tokio, Manoel Olegário de Proença, Residencial Bariloche e Carijó.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_no_180.2020_-_jose_arnaldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_no_180.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo senhor Prefeito municipal, solicitando providências junto aos Deputados Estaduais, parceiros do município, para que encaminhem a Assembleia Legislativa, projeto, com a finalidade de tornar o Bairro São José em Distrito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1413,68 +1413,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_no_221.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/indicacao_no_222.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/indicacao_no_223.2020_-_carlos_a_a_santos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_no_224.2020_-_carlos_a_a_santos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_no_225.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_no_226.2020_-_carlos_a_a_santos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_no_227.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_no_228.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_no_229.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_no_230.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_no_231.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_no_232.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_no_233.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_no_234.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_no_235.2020_-_gentil_canedo_gomes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_no_236.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_no_237.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_no_238.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_no_239.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_no_240.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_no_241.2020_-_cradenil_e_tatiane.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_no_242.2020_-_jose_pires_batista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_no_243.2020_-_edmilton_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_no_244.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_no_245.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_no_246.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_no_247.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_no_248.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_no_249.2020_-_gentil_canedo_gomes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_no_250.2020_-_gentil_canedo_gomes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_no_251.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_no_252.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_no_253.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_no_001.2020_-_leg_-_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_no_002.2020_-_leg_-_vagas_especiais_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_no_005.2020_-_leg_-_utilidade_publica_radio_estrela.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_de_lei_no_006.2020_-_leg_-_banco_de_oculos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_007.2020_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_lei_no_001.2020_-_operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projeto_de_lei_no_002-2020_-_administradora_plan_msDVu6r.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projeto_de_lei_no_003-2020_-_faculdades.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/532/projeto_de_lei_no_004.2020_-_prd_nao_tributario.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/533/projeto_de_lei_no_005.2020_-__utilidade_publica_acoroms.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/534/projeto_de_lei_no_006.2020_-_reposicao_de_402_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_no_007.2020_-_reposicao_salarial__GT7wdqr.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projeto_de_lei_no_008.2020_-_altera_o_anexo_ii_d_o8eXhBT.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projeto_de_lei_no_009.2020_-_alienacao_de_bens_i_Yf70Oml.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_no_011.2020_-__ldo_-_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_no_012.2020_-_anulacao_de_receita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_no_013.2020_-_receber_em_doacao_praca_da_igreja_nova_amoreira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_no_014.2020_-_cedito_adicional_65.00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_no_015-2020_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_no_016._2020_-_protocolo_de_intencao..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_no_017.2020_-_filiacao_a_amp.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_no_018.2020_-_afeta_ao_uso_comun__rolongamento_da_rua_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei019.2020_-_natal_solidario_3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/561/requerimento_no_158.2020_-_mocao_de_aplauso_-_mi_pD80YeD.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/562/requerimento_no_159.2020_-_mocao_de_aplauso_-_ma_F4Ak8G3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/563/requerimento_no_160.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/564/requerimento_no_161.2020_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/565/requerimento_no_162.2020_-_mulher_marilandense_-_YroC8GA.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_no_163.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_no_164.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_no_165.2020_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/569/requerimento_no_166.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/requerimento_no_167.2020_-_carlos_-_joeli_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no_168.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_no_169.2020_-_vereadores_diversos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_no_170.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_171.2020_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_no_172.2020_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_no_173.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no_174.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no_175.2020_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_no_176.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/requerimento_no_177.2020_-_vereadores_-_edmilton_e_jean.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no_178.2020_-_gentil.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_179.2020_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_no_180.2020_-_jose_arnaldo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/582/indicacao_no_221.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/583/indicacao_no_222.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/584/indicacao_no_223.2020_-_carlos_a_a_santos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/585/indicacao_no_224.2020_-_carlos_a_a_santos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/586/indicacao_no_225.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/587/indicacao_no_226.2020_-_carlos_a_a_santos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/588/indicacao_no_227.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/589/indicacao_no_228.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/590/indicacao_no_229.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/591/indicacao_no_230.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/592/indicacao_no_231.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_no_232.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/594/indicacao_no_233.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_no_234.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/596/indicacao_no_235.2020_-_gentil_canedo_gomes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_no_236.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_no_237.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/609/indicacao_no_238.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_no_239.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_no_240.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/612/indicacao_no_241.2020_-_cradenil_e_tatiane.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_no_242.2020_-_jose_pires_batista.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_no_243.2020_-_edmilton_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_no_244.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_no_245.2020_-_joeli_gomes_damasco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/617/indicacao_no_246.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/618/indicacao_no_247.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_no_248.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/620/indicacao_no_249.2020_-_gentil_canedo_gomes.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_no_250.2020_-_gentil_canedo_gomes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/626/indicacao_no_251.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_no_252.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/628/indicacao_no_253.2020_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/597/projeto_de_lei_no_001.2020_-_leg_-_fogos_de_artificios.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/598/projeto_de_lei_no_002.2020_-_leg_-_vagas_especiais_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/599/projeto_de_lei_no_005.2020_-_leg_-_utilidade_publica_radio_estrela.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/600/projeto_de_lei_no_006.2020_-_leg_-_banco_de_oculos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_007.2020_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/529/projeto_de_lei_no_001.2020_-_operacao_credito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/530/projeto_de_lei_no_002-2020_-_administradora_plan_msDVu6r.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/531/projeto_de_lei_no_003-2020_-_faculdades.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/532/projeto_de_lei_no_004.2020_-_prd_nao_tributario.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/533/projeto_de_lei_no_005.2020_-__utilidade_publica_acoroms.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/534/projeto_de_lei_no_006.2020_-_reposicao_de_402_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/535/projeto_de_lei_no_007.2020_-_reposicao_salarial__GT7wdqr.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/536/projeto_de_lei_no_008.2020_-_altera_o_anexo_ii_d_o8eXhBT.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/537/projeto_de_lei_no_009.2020_-_alienacao_de_bens_i_Yf70Oml.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/601/projeto_de_lei_no_011.2020_-__ldo_-_2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/602/projeto_de_lei_no_012.2020_-_anulacao_de_receita.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/603/projeto_de_lei_no_013.2020_-_receber_em_doacao_praca_da_igreja_nova_amoreira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/604/projeto_de_lei_no_014.2020_-_cedito_adicional_65.00000.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/605/projeto_de_lei_no_015-2020_anulacao_de_dotacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/606/projeto_de_lei_no_016._2020_-_protocolo_de_intencao..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/671/projeto_de_lei_no_017.2020_-_filiacao_a_amp.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/672/projeto_de_lei_no_018.2020_-_afeta_ao_uso_comun__rolongamento_da_rua_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/673/projeto_de_lei019.2020_-_natal_solidario_3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/561/requerimento_no_158.2020_-_mocao_de_aplauso_-_mi_pD80YeD.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/562/requerimento_no_159.2020_-_mocao_de_aplauso_-_ma_F4Ak8G3.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/563/requerimento_no_160.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/564/requerimento_no_161.2020_-_cjr.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/565/requerimento_no_162.2020_-_mulher_marilandense_-_YroC8GA.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/566/requerimento_no_163.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/567/requerimento_no_164.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/568/requerimento_no_165.2020_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/569/requerimento_no_166.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/621/requerimento_no_167.2020_-_carlos_-_joeli_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/622/requerimento_no_168.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/623/requerimento_no_169.2020_-_vereadores_diversos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/624/requerimento_no_170.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/649/requerimento_no_171.2020_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/650/requerimento_no_172.2020_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/651/requerimento_no_173.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/652/requerimento_no_174.2020_-_joeli.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/653/requerimento_no_175.2020_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/654/requerimento_no_176.2020_-_jose_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/655/requerimento_no_177.2020_-_vereadores_-_edmilton_e_jean.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/656/requerimento_no_178.2020_-_gentil.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_no_179.2020_-_cradenil.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_no_180.2020_-_jose_arnaldo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="90.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>