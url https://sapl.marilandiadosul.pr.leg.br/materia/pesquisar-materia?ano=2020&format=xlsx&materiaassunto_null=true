--- v1 (2026-04-07)
+++ v2 (2026-06-04)
@@ -799,51 +799,51 @@
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/562/requerimento_no_159.2020_-_mocao_de_aplauso_-_ma_F4Ak8G3.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO a atleta MARIA EDUARDA ZANLORENZI, por ser escolhida para representar a equipe de basquetebol feminino de Cornélio Procópio na Argentina em novembro de 2019, ajudando a equipe na conquista do 1º lugar.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/563/requerimento_no_160.2020_-_jose_arnaldo.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado a Concessionária CCR Rodonorte, solicitando que se tome providências referentes ao acumulo de água em dias de chuva, na Rua 3 de março no Bairro São José em nosso município.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>CJR - COMISSÃO DE JUSTIÇA REDAÇÃO</t>
+    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/564/requerimento_no_161.2020_-_cjr.pdf</t>
   </si>
   <si>
     <t>após apreciar o Projeto de Lei Nº 001/2020 - LEG; que Dispõe sobre a proibição de manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos que produzam barulho no município de Marilândia do Sul – PR e dá outras providências; projeto este que tramita nesta casa e tem sido bastante comentado dentro e fora da câmara por ser um assunto polêmico com diversas opiniões diferentes. Por este motivo esta comissão Requer que seja promovida por esta casa, uma Consulta Pública para nortear a deliberação do referido projeto de lei.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES, GENTILZINHO, PARDAL</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2020/565/requerimento_no_162.2020_-_mulher_marilandense_-_YroC8GA.pdf</t>
   </si>
   <si>
     <t>APRESENTAR a Homenagem Destaque Mulher Marilandense a Senhora MARJORIE CRISTINA ZARPELLON, que se destaca por ser uma profissional exemplar, mãe, amiga, e um símbolo de força e determinação.</t>
   </si>
   <si>
     <t>566</t>
   </si>