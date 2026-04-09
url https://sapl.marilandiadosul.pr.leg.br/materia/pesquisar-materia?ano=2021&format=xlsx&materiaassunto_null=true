--- v0 (2025-10-21)
+++ v1 (2026-04-09)
@@ -54,1643 +54,1643 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_254.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_254.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a construção de Calçamento no trecho de frente a Protel, a Oficina do Marcos, passando pela Cocari, a Oficina do Senhor Pedro Gogola, até a residência do senhor Boleslau Gogola, margeando a rodovia BR 376 em nosso município.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_255.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_255.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a limpeza dos bueiros e tubulações das galerias pluviais localizado no trecho entre acima do campo, e abaixo da empresa Camolezi Irrigações, mais especificamente em frente a residência do Adilson e da Bia. Pede-se ainda que a limpeza ocorra também ao redor do bueiro.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_256.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_256.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos no sentido de dar uma melhor utilidade ao local situado na esquina da Avenida Getúlio Vargas com a Avenida Três de Outubro, local este onde foram plantados os coqueiros retirados da praça. O local vislumbra um local de descanso, de parada, poderia ser uma pracinha ou algo neste sentido.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>ANDERLÉIA BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_257.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_257.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, dar entrada novamente no pedido de uma escola de 2 mil mts², no bairro Boleslau Mileski, ao lado da quadra de esportes em construção._x000D_
 Já existe o projeto desta escola, e como está aberto o prazo para seleção no PAR, Plano de Ações Articuladas, é imprescindível que o município faça o lançamento do projeto no setor de convênios do PAR para que sejamos contemplados.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_no_258.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_no_258.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver da possibilidade da implantação de monitoramento com câmeras de segurança no cemitério municipal de Marilândia do Sul._x000D_
 Em 31 de janeiro, ocorreu que vários túmulos forma danificados, causando diversos transtornos e prejuízos. O monitoramento poderia coibir esses crimes ou levar ao reconhecimento e penalização desses indivíduos.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_no_259.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_no_259.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudo da possibilidade de convênios com centros de recuperação de usuários de drogas lícitas e ilícitas. Estas entidades onde os usuários ficam abrigados, cobram um valor mensal das famílias e na maioria das vezes essas famílias são carentes e mesmo não sendo alto o valor cobrado, as famílias não tem como pagar, alguns casos não tem nem para o sustento em suas casas._x000D_
 Neste sentido o poder público poderia ajudar com o valor de manutenção destes usuários nessas casas de recuperação ou ao menos com uma porcentagem do valor por meio de convênios.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_no_260.2021_-_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_no_260.2021_-_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver da possibilidade de estender a rede elétrica, colocando postes com braços de luz na marginal de acesso para quem vem de Curitiba sentido Apucarana, marginal direita, que passa ao lado da trincheira no bairro São José._x000D_
 Esta marginal é usada por veículos e pedestres como única passagem de um lado para o outro do bairro que é separado pela rodovia, saliento ainda que esta passagem é feita por baixo do viaduto local, também escuro como a marginal, tornando-se perigoso, principalmente para os pedestres que por ali transitam.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_no_261.2021_-_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_no_261.2021_-_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade que se faça o encabeçamento das manilhas da estrada paralela a marginal que dá acesso ao bairro São José, no sentido Curitiba/Apucarana. Esta estrada foi aberta, para que as pessoas do Engenho Velho pudessem ter acesso ao bairro São José, sem precisar andar três quilômetros, até as proximidades da fazenda Deventer, onde tem um retorno, para retornarem até o Engenho Velho._x000D_
 Com as chuvas a água que desce pela galeria pluvial da rodovia está danificando, "desbarrancando" próximo a manilha que passa por baixo da referida estrada. Afim que se evite maiores danos, necessário se faz o encabeçamento da manilha.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_262.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_262.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que providencie urgentemente, a poda e o desbaste das árvores ao redor do IBC, facilitando assim o trajeto de pessoas anoite inibindo esconderijo de desocupados, fumeiros e pessoas mal intencionadas, nesta localidade.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_no_263.2021_-_tatiane_martinez.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_no_263.2021_-_tatiane_martinez.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a limpeza de todos os bueiros do Distrito de Nova Amoreira e ainda a poda das árvores. Devido ao dias chuvosos que tivemos, muitos bueiros estão entupidos, o que pode danificar tanto os asfaltos quanto as estradas que vem logo em seguida. Está pra iniciar o período de safra e começará passar muitos maquinários nesta região e precisamos estar preparados.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>ROBSON ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_264.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_264.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver da possibilidade da pavimentação asfáltica na Rua São Paulo com a Rua Ásia, no Jardim Tókio em nosso município.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_265.2021_-_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_265.2021_-_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que sejam colocadas placas de identificação nos bairros e localidades, principalmente as localidades rurais em nosso município. A identificação solicitada facilitaria a vida dos motoristas que fazem entregas, dos motoristas de ambulância, quando for o caso e das pessoas que vem de fora do município e que ficam perdidas sem as placas.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_266.2021_-_tatiane_martinez.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_266.2021_-_tatiane_martinez.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de nivelar a estrada sentido Nova Amoreira Fazenda Deventer, estrada esta que foi adequada, tendo sido feito um ótimo trabalho, mais com o uso e desgaste natural, houve o cedimento, e com o período de safra os caminhões carregados balançam muito correndo risco a carga e os motoristas.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_267.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_267.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver a viabilidade da pavimentação asfáltica sobre as pedras irregulares no final da Vila Paraíso, que dá acesso a Placa da Areia.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_268.2021_-_tatiane_martinez.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_268.2021_-_tatiane_martinez.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providências referentes a reparos na estrada dentro da Vila Rural em Nova Amoreira, como a limpeza dos matos que margeiam a mesa, tendo em vista que o mato está adentrando a estrada. A limpeza sempre é feita pelo município, mais conforme já conversado com o prefeito, devido as muitas chuvas o mato cresceu rapidamente,  e provocou as erosões na rua, fazendo-se necessários tais serviços.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_269.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_269.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de uma reforma na escadaria que dá acesso ao ginásio de esportes, bem como a colocação de corrimão nas laterais da mesma.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_270.2021_-_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_270.2021_-_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudo e ver da possibilidade da manutenção na cobertura do Ginásio de esportes em nosso município, principalmente no lado do cemitério, onde o vento está levantando correndo risco de se soltar e até mesmo soltar uma parte maior, provocando um prejuízo maior.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_271.2021_-_tatiane_martinez.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_271.2021_-_tatiane_martinez.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver a possibilidade da revitalização da "estátua do menininho" localizada na praça de nova Amoreira. É um patrimônio antigo, símbolo marcante de nossa praça que está bastante deteriorado. Tendo em vista a instalação do parquinho e modernização da praça, seria oportuno a reforma desta estátua, paramentando ainda mais este espaço.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_272.2021_-_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_272.2021_-_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providências no sentido de sinalizar em especial próximo aterro sanitário, com placas indicando tráfico de pedestres, ciclistas e ainda instalar algum instrumento de redução de velocidade. Foram executados serviços de revitalização e pavimentação da via, serviços de muita qualidade. Esta área também tem sido utilizada para caminhada e por ciclista além do fluxo normal de veículos. Por se tratar de uma curva onde tem muitas arvores, acaba por comprometer a visão dos motoristas, tornando um trecho perigoso.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_no_273.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_no_273.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da colocação de quebra molas na Rua Pedro Silvério da Silva, nas proximidades do Centro de Saúde.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_274.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_274.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a colocação de redutor de velocidade, quebra molas, na Rua África, próximo a esquina com a Rua Paraná.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, ANDERLÉIA BUENO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_275.2021_-_cradenil_-_tati_-_anderleia.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_275.2021_-_cradenil_-_tati_-_anderleia.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a inclusão do absorvente e sabonete de higiene íntima nas cestas básicas doadas pelo município às famílias que necessitam. Tais itens é um produto sanitário de primeira necessidade e visa permitir dignidade às mulheres que não possuem condições de comprar estes produtos de higiene.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_276.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_276.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providências quanto a pavimentação e colocação de um quebra molas na Rua São Vicente, em nosso município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_no_277.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_no_277.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providências quanto a colocação de um quebra molas na Avenida dos Missionários, no trecho entre a Avenida Três de Outubro e a entrada da Associação dos Funcionários Públicos, em nosso município.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_278.2021_-_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_278.2021_-_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a colocação de placa de sinalização indicativa de entrada para ao bairro Engenho Velho.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES, EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_279.2021_-_carlos_alberto_-_edmilton.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_279.2021_-_carlos_alberto_-_edmilton.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a coleta de entulhos e podas de árvores na área central, no bairro São José e no Distrito de Nova Amoreira, a cada quatro meses ou conforme necessidade.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_280.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_280.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, as providencias a seguir:-_x000D_
 a) Que se coloque braços de luz ao redor do IBC conforme programação feita anteriormente;_x000D_
 b) Que se faça roçagem dos matos e podas das árvores;_x000D_
 c) Foram retiradas as lajes de concreto para manutenção e limpeza das galerias pluviais e não foram colocadas de volta no lugar. Solicitamos a devida recolocação;_x000D_
 d) Verifique a possibilidade de demarcação de vagas de estacionamento ao redor do IBC, para maior organização, pois existem momentos de aglomerações dificultando assim o acesso ao local.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_281.2021_-_carlos_alberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_281.2021_-_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a construção de calçadas, ao menos às margens das principais ruas e avenidas do nosso município, incluindo a Vila Paraíso, São José e Nova Amoreira.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_282.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_282.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver a viabilidade, onde juntamente com a Secretaria de Assistência Social, possa elaborar e enviar a esta casa, matéria legislativa visando a isenção da taxa do terreno para construção do jazigo, e taxa de sepultamento, para os falecidos pertencentes às famílias carentes, com baixa renda. Indico ainda análise criteriosa para regulamentação e implantação deste benefício.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_no_283.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_no_283.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que intervenha em auxilio ao cidadão marilandense Evaristo Nazi, que necessita remover duas raízes de árvore com parte do troco que estão na frente de sua residência, sendo na Rua Atlântico, 71, Jardim Tóquio em nosso município._x000D_
 A família solicita ajuda da prefeitura, pois nesta localidade passa rede de água e de esgoto além de impossibilitar o "passeio público".</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_284.2021_-_carlos_alberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_284.2021_-_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudo e ver da possibilidade de deslocamento de profissional na área de educação física, visando dar treinamento de futebol para crianças e adolescentes em São José e Nova Amoreira, ao menos uma vez na semana.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_285.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_285.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da restauração da praça do Ginásio de esportes em nosso município, compreendendo a manutenção em calçadas, escadas, manutenção nos corrimãos existentes e inclusão dos mesmo onde ainda não há, manutenção dos bancos e substituição dos que não houver possibilidade de recuperação, limpeza dos matos, plantação de grama e podas da grama existente (conforme fotos anexas).</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_no_286.2021_-_carlos_alberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_no_286.2021_-_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de manutenção da Avenida Cerejeira, no trecho onde termina o asfalto até o Núcleo Habitacional José Manoel Bueno. Esta via estava interditada e foi reaberta, mais encontra-se em condições precárias. _x000D_
 A revitalização desta via facilitaria e daria maior segurança ao trafego de veículos de grande porte, que atualmente as vias para chegar até o núcleo José Manoel Bueno são estreitas e tornam ainda mais quando há carros estacionados.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_287.2021_-_tatiane_martinez.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_287.2021_-_tatiane_martinez.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, um ponto de ônibus em frente ao colégio Tancredo Neves, pois os alunos desembarcam do ônibus em frente ao colégio, mais para o embarque precisam atravessar a rua e ficam expostos ao sol e chuva. Há ainda alunos com dificuldades de locomoção e este ponto de ônibus atenuaria as dificuldades.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_288.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_288.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da colocação de redutor de velocidade, "quebra molas", na Rua Jorge da Costa, no Conjunto Residencial Conquista I, nas proximidades da residência do Célio Soncela.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_289.2021_-_carlos_alberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_289.2021_-_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de colocação de uma faixa elevada, e da retirada de parte do canteiro, localizado no centro da via, em frente ao Centro de Saúde em nosso Município.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>VILAÇA, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_290.2021_-_vilaca_-_tati.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_290.2021_-_vilaca_-_tati.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, ver da possibilidade dos serviços do castramóvel, ir para o Bairro São José e para o Distrito de Nova Amoreira, para a castração de felinos e caninos.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_no_291.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_no_291.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a colocação de luzes na cor rosa, em alusão a campanha "outubro rosa" que faz um alerta à prevenção e ao diagnóstico do câncer de mama. Pede-se que as luzes sejam disponibilizadas em locais visíveis à população.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_no_292.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_no_292.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade urgente da compra de cadeiras de banho, cadeiras de roda, muletas e andadores para serem disponibilizadas pelo departamento de saúde, para os munícipes que não têm condições de comprar e necessitam destes produtos. Indico ainda que seja feito um controle dos produtos emprestados, par que não falte para os que precisarem posteriormente.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_no_293.2021_-_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_no_293.2021_-_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a reforma do campo do bairro São José. Há necessidade de melhorias no alambrado, nos vestiários e demais melhorias que forem possíveis para melhor utilização daquele local.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_no_294.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_no_294.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da limpeza das galerias pluviais na área central do nosso município e verificar outras localidades que necessitem de tal limpeza. Nos últimos dias que foram bastante chuvosos, as águas estavam acumulando na entrada dos bueiros que se encontravam entupidos.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_295.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_295.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providências quanto a colocação de um quebra molas na Rua da Alegria, em nosso município, nas proximidades da residência da Silvani e do Paulo.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_no_296.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_no_296.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e tomada de providências junto a DER, em busca de uma solução viável para sanar a situação das galerias pluviais, na PR - 539 - Rodovia Beligni Pântano, no trecho compreendido entre a Praça da Cenoura na Vila Paraíso, até a esquina com a Avenida Santiago Lopes José na mesma rodovia.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_no_297.2021_-_carlos_alberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_no_297.2021_-_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da colocação de uma lixeira na frente do Centro de Cultura em nosso município.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_no_298.2021_-_carlos_alberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_no_298.2021_-_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver da possibilidade do plantio de grama nos locais onde não há calçadas na área Central e também nos bairros. Esta seria uma forma de se evitar que o barro ou poeira possam ir para frente dos imóveis que possuem calçada.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova o ACÓRDÃO DO PARECER PRÉVIO Nº 538/2020, da – PRIMEIRA CAMARA, de 22/10/2020 do Egrégio Tribunal de Contas do Estado do Paraná. (APROVADAS as contas do Poder Executivo Municipal, deste Município, relativo ao exercício financeiro de 2019.)</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_no_001.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_no_001.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>Dá denominações a próprios municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, EDMILTON FELICIANO, JOÃO CARLINHO, TATI MARTINEZ, VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_no_002.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_no_002.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_003.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_003.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_004.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_004.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_005.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_005.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_006.2021_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_006.2021_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial dos Vencimentos e salários dos Servidores da Câmara Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_007.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_007.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_no_008.2021_-_leg_-_titulo_cidadao_honorio_jaime_rossi.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_no_008.2021_-_leg_-_titulo_cidadao_honorio_jaime_rossi.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Marilândia do Sul ao Senhor JAIME ROSSI.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_no_009.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_no_009.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_no_010.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_no_010.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_no_011.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_no_011.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_no_012.2021_-_leg_-_revoga_reposicao_salarial_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_no_012.2021_-_leg_-_revoga_reposicao_salarial_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal Nº 482/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_no_013.2021_-_leg_-_setembro_amarelo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_no_013.2021_-_leg_-_setembro_amarelo.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Marilândia do Sul a Campanha de Valorização da Vida denominada “SETEMBRO AMARELO” e o Dia Municipal de Prevenção ao Suicídio.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_no_014.2021_-_leg_-_projeto_cavalgada_religiosa.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_no_014.2021_-_leg_-_projeto_cavalgada_religiosa.pdf</t>
   </si>
   <si>
     <t>Torna Patrimônio Cultural e Religioso no município de Marilândia do Sul, a "CAVALGADA RELIGIOSA SENTIDO LUNARDELI".</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_no_015.2021_-_leg_-_banco_de_remedios.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_no_015.2021_-_leg_-_banco_de_remedios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Banco de Medicamentos” do Município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_no_016.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_no_016.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_017.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_017.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_no_018.2021_-_leg_-_cria_distrito_de_sao_jose.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_no_018.2021_-_leg_-_cria_distrito_de_sao_jose.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Distrito de São José de Marilândia neste Município de Marilândia do Sul, Estado do Paraná.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_019.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_019.2021_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei__no_001.2021_-_receber_em_doacao_obras_da_serveng.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei__no_001.2021_-_receber_em_doacao_obras_da_serveng.pdf</t>
   </si>
   <si>
     <t>Autoriza o recebimento da estrutura do canteiro de Obras da Serveng Civilsan S/A em doação, e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_lei_no_002.2021_-_alteracao_lei_242_2015_conselho_tutelar.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_lei_no_002.2021_-_alteracao_lei_242_2015_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera e inclui parágrafo nos arts. 70 e 72 da Lei nº 242 de 17 de abril de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_lei_no_003.2021_-_suvencao_para_a_acoroms.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_lei_no_003.2021_-_suvencao_para_a_acoroms.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Termo de Convênio, Termo de Cooperação, Termo de Fomento, Termo de Auxílio ou Termo de Subvenção ou congêneres, com a Associação de Caubóis de Rodeio de Marilândia do Sul.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_004.2021_-_receber_em_doacao_terreno_em_sao_jose.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_004.2021_-_receber_em_doacao_terreno_em_sao_jose.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_no_005.2021_-_frente_trabalho_alteracao_ii.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_no_005.2021_-_frente_trabalho_alteracao_ii.pdf</t>
   </si>
   <si>
     <t>Altera e insere dispositivos na Lei Municipal de criação do Programa de Auxílio ao Desempregado denominado “Frente de Trabalho”, e dá outras providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_006.2021_-_aliquota_rpps.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_006.2021_-_aliquota_rpps.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 161, de 17 de setembro de 2013, e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/680/projeto_de_lei_no_007.2021_-_conselho_fundeb_criacao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/680/projeto_de_lei_no_007.2021_-_conselho_fundeb_criacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação – CACS/ FUNDEB.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_008.2021_-_vacinacao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_008.2021_-_vacinacao.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_no_009.2021_-_altera_o_anexo_ii_da_lei__do_psf.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_no_009.2021_-_altera_o_anexo_ii_da_lei__do_psf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo II da Lei 448/2020 de 21 de março de 2020.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_no_010.2021_-_reposicao_de_52_.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_no_010.2021_-_reposicao_de_52_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição dos vencimentos e salários dos servidores municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_no_011.2021-_desconto_iptu.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_no_011.2021-_desconto_iptu.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo no Art. 31 da Lei Complementar nº 003/2017 – Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_012.2021_-__utilidade_publica_aparevi_-_associacao_paradesportiva_regional_vale_do_ivai.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_012.2021_-__utilidade_publica_aparevi_-_associacao_paradesportiva_regional_vale_do_ivai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade Pública e dá outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_no_013.2021_-__utilidade_publica_da__federacao_paranaense_de_golf-7.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_no_013.2021_-__utilidade_publica_da__federacao_paranaense_de_golf-7.pdf</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_no_014.2021_-_ldo.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_no_014.2021_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o exercício de 2022 do Município de Marilândia do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_015.2021_-__emprestimo_para_troca_de_luminarias_no_municipio.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_015.2021_-__emprestimo_para_troca_de_luminarias_no_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL SA., e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_016.2021_-_alienacao_de_bens_inserviveis.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_016.2021_-_alienacao_de_bens_inserviveis.pdf</t>
   </si>
   <si>
     <t>Autoriza. à alienação de veículos, máquinas e bens inservíveis do Município de Marilândia do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_017.2021-_lei_autorizativa_fundacao_assistencia_social_marilandia_do_sul_com_cargos_ocupados.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_017.2021-_lei_autorizativa_fundacao_assistencia_social_marilandia_do_sul_com_cargos_ocupados.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A FUNDAÇÃO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE MARILÂNDIA DO SUL (FASMS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_018.2021_-_lei_autorizativa_fundacao_saude_marilandia_do_sul__com_cargos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_018.2021_-_lei_autorizativa_fundacao_saude_marilandia_do_sul__com_cargos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A FUNDAÇÃO MUNICIPAL DE SAÚDE DE MARILÂNDIA DO SUL (FMSMS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_019.2021_-_lei_autorizativa_fundacao_educacao_marilandia_do_sul_com_servidores_atualizados.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_019.2021_-_lei_autorizativa_fundacao_educacao_marilandia_do_sul_com_servidores_atualizados.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR A FUNDAÇÃO MUNICIPAL DE EDUCAÇÃO DE MARILÂNDIA DO SUL (FMEMS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_020_-2021_-_licenca_premio.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_020_-2021_-_licenca_premio.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_no_021.2021_-_lei_de_cotas_para_afrodescendentes.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_no_021.2021_-_lei_de_cotas_para_afrodescendentes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas para afrodescendentes em concurso público para provimento de cargos efetivos no Município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_no_022-2021_-_recurso_dengue.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_no_022-2021_-_recurso_dengue.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_023.2021__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_023.2021__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Concessão de Direito Real de Uso de Imóvel do Município de Marilândia do Sul, dá outras providências”.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_024.2021_-_revogacao_reajuste_anual.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_024.2021_-_revogacao_reajuste_anual.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 480, de 01 de junho de 2021, e a Lei Municipal nº. 481, de 01 de junho de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_025.2021_-_loa_2022.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_025.2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_no_026.2021_-_ppa.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_no_026.2021_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o PLANO PLURIANUAL – PPA 2022 a 2025 para o Município de Marilândia do Sul e estabelece outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_no_027-2021_-_operacao_de_credito.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_no_027-2021_-_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_no_028-2021_-_lei_abertura_de_credito_adicional_operacao_de_credito_r_1.500.00000_1.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_no_028-2021_-_lei_abertura_de_credito_adicional_operacao_de_credito_r_1.500.00000_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO MUNICÍPIO DE MARILÂNDIA DO SUL, PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_029.2021__-_autoriza_o_executivo_a_fazer_concessao_de_uso_de_bem_parque_industrial.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_029.2021__-_autoriza_o_executivo_a_fazer_concessao_de_uso_de_bem_parque_industrial.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Direito Real de Uso de Imóveis do Município de Marilândia do Sul, dá outras providências</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_no_030_-2021_-_licenca_premio_-_educacao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_no_030_-2021_-_licenca_premio_-_educacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, E DA OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_no_031.2021_-_altera_nome_dofinal_da_avenia_brasil_e_inicio_da_rua_sao_vicente.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_no_031.2021_-_altera_nome_dofinal_da_avenia_brasil_e_inicio_da_rua_sao_vicente.pdf</t>
   </si>
   <si>
     <t>Dá denominações a próprios municipais, e dá outras providências</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_032.2021__-_autoriza_o_executivo_alterar_nome_do_centro_de_educacao_infantil.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_032.2021__-_autoriza_o_executivo_alterar_nome_do_centro_de_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>Autoriza a denominar a extensão do Centro de Educação Infantil Tiago de Faria Zanlorenzi localizado na Rua Arnaldo Faivaro Buzato,63 e dá outras providências</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_no_033.2021__-_autoriza_o_executivo_alterar_nome_endereco_do_centro_de_educacao_infantil.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_no_033.2021__-_autoriza_o_executivo_alterar_nome_endereco_do_centro_de_educacao_infantil.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 197/2014, de 12 de maio de 2014, que dispõe sobre denominação do Centro de Educação Infantil de Marilândia do Sul.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, ANDERLÉIA BUENO, ROBSON ALONSO, VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proposta_emenda_a_lei_organica_municipal_005.2021.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proposta_emenda_a_lei_organica_municipal_005.2021.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do Art. 190 da Lei Orgânica Municipal do município de Marilândia do Sul, Estado do Paraná e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_no_181.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_no_181.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo senhor Prefeito municipal, solicitando informações referentes ao retorno entre Marilândia do Sul e Califórnia, quais informações o município tem sobre o assunto; qual a viabilidade e o que o município e os produtores rurais podem fazer pra ajudar na solução deste problema._x000D_
 Esta é uma "briga" de tempos em especial dos produtores rurais do nosso município, mais que tem afetado todos que utilizam a via e que após a duplicação quando precisam retornar pra Marilândia do Sul, precisam ir até Califórnia. _x000D_
 Desta forma solicito tais informações para que em conjunto possamos intensificar a busca por uma solução para esta situação.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_no_182.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_no_182.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo senhor Prefeito municipal, solicitando informações do andamento do processo judicial de desapropriação do lote de terras do senhor Sebastião Cesário._x000D_
 Houve desentendimento do poder público com o proprietário das terras sobre os valores das terras, gerando um processo judicial, e como Havia previsão de construção de casas neste local, a população gostaria de ter informações do andamento do processo, haja vista estas casas beneficiariam diversas famílias do nosso município.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_no_183.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_no_183.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo senhor Prefeito municipal, solicitando que o mesmo verifique junto a Cohapar e informe a esta casa, se há previsão de construção de casas nos vinte terrenos pertencentes a Cohapar localizados no Loteamento Terra Nova.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_no_184.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_no_184.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo senhor Prefeito municipal, solicitando informações do andamento da pista de caminhada sentido Leão do Norte PR 539. Tendo em vista que a mesma encontra-se em condições inadequadas para atividades físicas, por conta das pedras (pedriscos) estarem muito soltas, onde corre-se o risco de quedas e torções._x000D_
 Solicito ainda que seja explanado que tipo de pista o município ganhou, e o prazo de conclusão da mesma._x000D_
 _x000D_
 O povo de Marilândia é um povo que preza pela saúde física e o bem estar, onde muitos são adeptos a caminhadas, corridas e também vem crescendo o número de ciclistas. Esta pista sem dúvida será uma grande conquista para todos.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_no_185.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_no_185.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo senhor Prefeito municipal, referente a Assistência Social e entidades; solicito as seguintes informações;_x000D_
 _x000D_
 a) quantas entidades há no município; _x000D_
 b) quantas e quais são legalizadas;_x000D_
 c) quais estão credenciadas pelo SUAS - Sistema Único de Assistência Social.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, JOÃO CARLINHO, TATI MARTINEZ, VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_no_186.2021_-_mocao_apoio_frente_parlamentar_pedagio.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_no_186.2021_-_mocao_apoio_frente_parlamentar_pedagio.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APOIO a Frente Parlamentar sobre os pedágios da Assembleia Legislativa, que em princípio, é contrária a nova modelagem proposta para os pedágios nas estradas do estado do Paraná._x000D_
 Dentre as mudanças está a instalação de mais 15 praças de pedágio nas Rodovias do Paraná. Inclusive uma delas será no KM 251 entre Apucarana e Califórnia._x000D_
 Esse Requerimento se faz necessário, pois nosso município é povoado de diversos pais, mães, senhores, senhoras e jovens que vão e voltam todos os dias para outras localidades a fim de trabalho diário e sendo assim fica extremamente difícil a vida para nossos trabalhadores e estudantes._x000D_
 Diante de fatos vivenciados por nossa população, sentimo–nos na obrigação de em nome do povo fazer esse requerimento a Vossa excelência e solicitar aos Nobres Edis a APROVAÇÃO do mesmo._x000D_
 Para tanto fomos eleitos para representar o Povo e é esse o momento que o povo precisa de nós.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_no_187.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_no_187.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o gerente do Departamento de Estradas de Rodagem - DER, jurisdição de Apucarana, solicitando providências quanto a manutenção da PR 539, Rodovia Beligni Pântano, mais precisamente no trecho entre o Leão do Norte e o pátio de máquinas e alguns trechos na Vila Paraíso em nosso município._x000D_
 Recentemente ocorreu a revitalização desta rodovia com muita qualidade, mais com as frequentes chuvas surgiram essas erosões, que caso não sejam feitas as devidas manutenções, irão aumentar causando um maior estrago no asfalto e elevando o custo para arrumar.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_no_188.2021_-_mulher_marilandense_-_alice_paiva.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_no_188.2021_-_mulher_marilandense_-_alice_paiva.pdf</t>
   </si>
   <si>
     <t>APRESENTAR a Homenagem Destaque Mulher Marilandense a Senhora ALICE DE PAIVA, que se destaca por sua determinação e coragem perante os percalços da vida._x000D_
 _x000D_
 Alice de Paiva, nascida em 26 de setembro de 1968 Filha de Rita S. de Paiva e José de Paiva, uma família numerosa de 8 mulheres e 2 irmãos homens._x000D_
 _x000D_
 Aos sete meses de vida Alice foi acometida de uma doença por nome de Paralisia Infantil no corpo todo e nessa fase os pais correndo atrás de médicos para resolver a situação, passando por várias cirurgias, mas não resolveu muito, mais graças a Deus hoje ela consegue se movimentar com muletas._x000D_
 _x000D_
 Apesar das dificuldades encontradas por conta da doença, ela resiste firme a escalada da vida e mantém firme a empreitada da vida. Teve e tem muitos amigos, frequentou normalmente a escola no ensino fundamental e médio, assim com os amigos, se mantinham fora da linha de preconceitos durante período escolar._x000D_
 _x000D_
 A Alice não vê dificuldades para caminhar para seu trabalho entre outras coisas. Em sua casa</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO, CARLINHOS DA BANDEIRANTES, ROBSON ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_no_189.2021_-_mocao_apalusos_saude.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_no_189.2021_-_mocao_apalusos_saude.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSOS aos profissionais da área d saúde do nosso município, pelo trabalho desempenhado no enfrentamento à Covid-19._x000D_
 _x000D_
 É evidente e necessário o reconhecimento da importância destes profissionais, estes que não medem esforços no atendimento às necessidades da saúde pública do nosso município sempre, mais de uma forma muito especial neste momento tão difícil que estamos enfrentando. Dedicamos esta Moção a todos os profissionais de saúde do nosso município que estão envolvidos no enfrentamento do COVID-19; os médicos de todas as especialidades, enfermeiros, fisioterapeutas, farmacêuticos, auxiliares e técnicos de enfermagem, agentes comunitários de saúde, agentes de endemias, vigilância sanitária, auxiliares de limpeza e manutenção, cozinheiras, assistentes sociais, atendentes e demais funcionários dos postos de saúde, motoristas que transportam os pacientes, enfim, todos os profissionais que exaustivamente estão no combate ao COVID-19.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_no_190.2021_-_jean_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_no_190.2021_-_jean_bueno.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o senhor Prefeito municipal, solicitando que o mesmo verifiquei junto a Assistência social e envie a esta casa de leis informações quanto a doações de cestas básicas de forma detalhada, mês a mês, do segundo semestre de 2020 e 2021 de janeiro até os dias de hoje, as seguintes informações:-_x000D_
 _x000D_
 a) a lista completa de todos os beneficiários;_x000D_
 b) relatório de renda familiar utilizado para aprovação das famílias;_x000D_
 c) quantidade de cestas distribuídas; e_x000D_
 d) Os valores gastos na aquisição das cestas</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_no_191.2021_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_no_191.2021_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado a Sanepar, solicitando que os agentes que fazem a leitura do consumo de água possam fazer o uso de máscara, pois os mesmos não estão usando, podendo contaminar as pessoas das casas por onde passam, bem como serem contaminados pela Covid-19.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_no_192.2021_-_jucelino_vilaca_-_tatiane.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_no_192.2021_-_jucelino_vilaca_-_tatiane.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o Departamento de Estradas de Rodagem - DER, bem como a Concessionária Rodonorte, solicitando providências quanto à alteração das placas de sinalização próximas ao bairro São José, que indicam o acesso para "Vila Nova Amoreira", quando o correto seria indicar acesso para o "Distrito de Nova Amoreira", conforme Lei Estadual Nº 8.461 de 14 de janeiro de 1987. A troca das placas se faz necessária, pois era um anseio da comunidade local que sempre alimentou o sonho de que Nova Amoreira se tornasse um distrito. Com o apoio e a força da comunidade, juntamente com as forças políticas da época conseguiram tal feito.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_193.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_193.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o senhor Prefeito municipal, solicitando que o mesmo informe a esta casa, os detalhes da concessão de uso do terreno matrícula 7.751, localizado no Bairro Leão do Norte. Solicitando ainda o envio a esta casa, cópias do processo licitatório realizado, conforme exigido pela Lei Municipal Nº 279/2015 que autoriza tal concessão, bem como cópia do contrato celebrado entre o município e a empresa ou entidade.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o senhor Prefeito municipal, solicitando que o mesmo informe a esta casa de leis as empresas vencedoras e os valores correspondentes, referente a licitação realizada neste ano, para aquisição de materiais de Construção.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_no_195.2021_-_mocao_de_pesar_-_leonidas_gomes.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_no_195.2021_-_mocao_de_pesar_-_leonidas_gomes.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE PESAR aos familiares do senhor LEONIDAS GOMES DA SILVA, pelo seu falecimento ocorrido no dia 12 de junho do corrente.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_no_196.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_no_196.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Exmo. Senhor Prefeito Municipal, para que juntamente com a Copel, tomem as providencias necessárias quanto a colocação de extensão de rede elétrica e instalação de braços de luminária na Rua Alice Sabino Rossi, mais especificamente no trecho entre a residência e o Pet Shop da Eliane e do James, até a entrada da chácara do Senhor Isaías. Após a entrada da Chácara sentido Residencial Terra Nova há iluminação, mais os pedestres que necessitam ir até o residencial precisam passar por este trecho bastante escuro que acaba se tornando perigoso.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_no_197.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_no_197.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o senhor Prefeito municipal, referente a Concorrência Pública Nº 002/2015, solicitando que o mesmo informe a esta casa, sobre a empresa vencedora do certame:- _x000D_
 _x000D_
 a) se há a geração de no mínimo 02 (dois) empregos diretos;_x000D_
 b) Quantos dos empregados são de Marilândia do Sul;_x000D_
 c) Se tem enviado conforme item 8.1, alínea J, relação dos empregados através do registro na CTPS e o valor do faturamento referente ao ano anterior , com demonstrativo mês a mês;_x000D_
 d)se a mesma recolhe algum imposto, tributo ou taxa no município, se sim quais e valores do exercício de 2020.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_no_198.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_no_198.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>requerer que seja enviado ofício ao Senado Federal, assinado por todos os parlamentares desta casa, em apoio ao Projeto de Lei Nº 2564/2020, que institui o Piso Salarial Nacional aos profissionais que atuam na área da enfermagem. _x000D_
 Os enfermeiros, técnicos de enfermagem e profissionais auxiliares são mais do que essenciais, são verdadeiros heróis e heroínas que estão atuando com amor, garra e dedicação na luta contra a Covid-19, muitas vezes sacrificando a própria vida. A categoria merece todo e qualquer reconhecimento, principalmente contar com uma remuneração adequada, que valorize o trabalho qualificado e essencial que desenvolvem em nosso país._x000D_
 Somos favoráveis ao piso salarial nacional justo para os profissionais da enfermagem. É preciso que essas categorias tenham remunerações que valorizem o trabalho qualificado e essencial que desempenham.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_no_199.2021_-_jean_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_no_199.2021_-_jean_bueno.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o senhor Prefeito municipal, referente ao Pregão 15 / 2021, que tem por objeto - Sistema Registro de Preços, consignado em ata, para Aquisição de gênero alimentício para o CRAS (Centro de Referência de Assistência Social), CREAS (Centro de Referência Especializado de Assistência Social), material de copa e cozinha para Assistência Social, Secretária de Obras e Viação e Prefeitura Municipal; Solicitamos que o mesmo informe a esta casa;_x000D_
 a) As empresas vencedoras do certame e os valores correspondentes a cada uma delas;_x000D_
 b) O valor que será destinado para cada Secretaria ou departamento.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_no_200.2021_-_jean_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_no_200.2021_-_jean_bueno.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, reiterando o pedido de informações já solicitadas por ocasião Requerimento Nº 190/2021, uma vez que na resposta por meio do Ofício (SMAP) Nº 069/2021 o Poder Executivo não forneceu satisfatoriamente as solicitações contidas naquele expediente, especialmente com relação a) disponibilização da lista completa dos beneficiários de cesta básicas durante o segundo semestre do ano de 2020 até o primeiro semestre do corrente ano de 2021, bem como b) esclarecimentos sobre o(s) critério(s) de renda utilizado(s) para a aprovação ou reprovação da doação, ainda que não se trate de um critério isolado, informações estas que são de interesse público e o seu conhecimento é imprescindível para o exercício pleno do poder-dever fiscalizatório dos membros desta Casa Legislativa._x000D_
 _x000D_
 De partida é importante recordar que o Executivo Municipal já disponibilizou informações dessa natureza no ano de 2018 por força do Ofício (GP) Nº 089/2018,</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_no_201.2021_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_no_201.2021_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o senhor Prefeito municipal, solicitando que o mesmo verifique junto a Secretaria de Saúde municipal e informe a esta casa:-_x000D_
 _x000D_
 a) Quantos partos em média são realizados por ano;_x000D_
 b) Quantas gestantes em média são atendidas mensalmente;_x000D_
 c) Quantas puérperas que amamentam e quantas dão mamadeira;_x000D_
 d) qual a Faixa etária das gestantes atendidas;_x000D_
 e) Quantos preventivos são colhidos por ano;_x000D_
 f) Quais são os acompanhamentos que o município oferece para essas mulheres (gestantes, puérperas e mulheres em geral)_x000D_
 g) Crianças até dois anos são acompanhadas pelo pediatra, se sim, onde?_x000D_
 h) Puericultura é realizada no município, quais os critérios para atendimento.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_no_202.2021_-_jucelino_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_no_202.2021_-_jucelino_vilaca.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado ao excelentíssimo senhor Prefeito municipal, solicitando providencias, junto ao Departamento de estradas de Rodagem - DER e a empresa Rodonorte, para providenciarem a extensão da rede elétrica, e a colocação de postes com luminárias na marginal de acesso, sentido Mauá da Serra/Marilândia do Sul, que passa ao lado da trincheira no bairro São José._x000D_
 _x000D_
 Com o advento da construção da trincheira, (fotos em anexo), a única passagem de um lado para o outro do bairro que é separado pela rodovia, é feita por baixo do viaduto, e na extensão desta marginal, bem como sob o viaduto durante o período noturno é muito escuro, colocando em risco especialmente os pedestres que por ali buscam acesso de um lado para o outro do bairro. _x000D_
 _x000D_
 _x000D_
 Tal solicitação se ampara ao fato de que existe um mercado e a empresa Império Legumes, sendo assim o fluxo de pedestres durante o período noturno é grande._x000D_
 _x000D_
 Nestes Termos_x000D_
 Pede Deferimentos</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_no_203.2021_-_jucelino_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_no_203.2021_-_jucelino_vilaca.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado ao excelentíssimo senhor Prefeito municipal, solicitando que mesmo demande junto a DER e Rodonorte sobre as necessidades que segue;_x000D_
  _x000D_
 a) colocação de redutor de velocidade (quebra molas), na marginal que sai da rodovia sentido Marilândia do Sul/Mauá da Serra, nas proximidades do Mercado São Lucas, tendo em vista que os veículos saem da rodovia pra chegarem ao posto de combustível, por muitas vezes excedem a velocidade para o local. Tal solicitação se ampara também pelo fato desta marginal passar pelo referido mercado e a lado da praça central, local onde existe fluxo/permanência de várias pessoas, inclusive crianças, (conforme anexo I). _x000D_
 _x000D_
 b) Salientamos a necessidade de se colocar via de mão dupla no sentido do posto de combustíveis até a bifurcação da praça central, possibilitando que pessoas que saem do posto possam ir ao centro da localidade, escolas, igrejas. Pois na atual situação que está o risco de acidente é iminente em virtude de que pessoas desconhe</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_no_204.2021_-_jean_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_no_204.2021_-_jean_bueno.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o senhor Prefeito municipal, solicitando que o mesmo verifique junto a Secretaria de Educação e envie a esta casa de leis informações quanto a doações de cestas básicas de forma detalhada, mês a mês, do segundo semestre de 2020 e 2021 de janeiro até os dias de hoje, as seguintes informações:-_x000D_
 _x000D_
 a) a lista completa de todos os beneficiários;_x000D_
 b) Os critérios utilizados para concessão das mesmas;_x000D_
 c) quantidade de cestas distribuídas; e_x000D_
 d) Os valores gastos na aquisição das cestas</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_no_205.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_no_205.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>requerer que seja enviado ofício a empresa Viação Nordeste, com as Solicitações;_x000D_
 _x000D_
 a) a Inclusão de horário de ônibus, de Apucarana para Marilândia do Sul, aos sábados entre 13 horas e 15h30min. _x000D_
 São vários os marilandenses que trabalham no comércio em Apucarana e saem poucos minutos após o fechamento que ocorre às 13 horas e precisam esperar o ônibus das 15h30min pra voltar pra casa. Ou seja, saem do trabalho por volta de 13h10min mais ou menos e vão chegar em suas casa somente após 16h30min._x000D_
 _x000D_
 b) Inclusão de 2 a 4 horários de ônibus Marilândia do Sul/Apucarana, ida e volta aos domingos e feriados._x000D_
 Grande parte das atividades que paralisaram devido a pandemia estão sendo retomadas. Por este motivo há a necessidade destas linhas de ônibus funcionarem aos domingos e feriados, pois nestes dias as pessoas visitam familiares, participam de eventos religiosos, esportivos e outros e depende do transporte coletivo para se locomoverem.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_no_206.2021_-_jucelino_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_no_206.2021_-_jucelino_vilaca.pdf</t>
   </si>
   <si>
     <t>Requerer o envio de ofício às empresas Sanepar e Copel, solicitando das empresas a quantidade de unidades consumidoras ativas no bairro São José em nosso município._x000D_
 _x000D_
 O documento com a informação solicitada deverá compor o processo legislativo visando tornar o bairro São José em distrito.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_no_207.2021_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_no_207.2021_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>requerer que seja enviado ofício ao DER - Departamento de Estradas de Rodagem, Escritório Regional do Vale do Ivaí, solicitando estudo e a possível solução viável para que seja sanado a situação das galerias pluviais, na PR - 539 - Rodovia Beligni Pântano, no trecho compreendido entre a Praça da Cenoura na Vila Paraíso, até a esquina com a Avenida Santiago Lopes José na mesma rodovia.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_no_208.2021_-_mocao_apoio_frente_parlamentar_contra_passaporte_sanitario.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_no_208.2021_-_mocao_apoio_frente_parlamentar_contra_passaporte_sanitario.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APOIO a Frente Parlamentar contrária a exigência de passaporte sanitário no Paraná, ou seja, contrária a comprovação da imunização contra a Covid-19, como requisito de ingresso em locais públicos e privados com circulação de pessoas.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_no_209.2021_-_jean_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_no_209.2021_-_jean_bueno.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiada a empresa RUMO, para que tome providencias necessárias para que não aconteça obstrução da travessia entre a Vila Paraíso e os Três Conjuntos em nosso município, mais precisamente na Rua Cambará.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1997,68 +1997,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_254.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_255.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_256.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_257.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_no_258.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_no_259.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_no_260.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_no_261.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_262.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_no_263.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_264.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_265.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_266.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_267.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_268.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_269.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_270.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_271.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_272.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_no_273.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_274.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_275.2021_-_cradenil_-_tati_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_276.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_no_277.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_278.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_279.2021_-_carlos_alberto_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_280.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_281.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_282.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_no_283.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_284.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_285.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_no_286.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_287.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_288.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_289.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_290.2021_-_vilaca_-_tati.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_no_291.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_no_292.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_no_293.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_no_294.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_295.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_no_296.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_no_297.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_no_298.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_no_001.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_no_002.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_003.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_004.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_005.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_006.2021_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_007.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_no_008.2021_-_leg_-_titulo_cidadao_honorio_jaime_rossi.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_no_009.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_no_010.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_no_011.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_no_012.2021_-_leg_-_revoga_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_no_013.2021_-_leg_-_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_no_014.2021_-_leg_-_projeto_cavalgada_religiosa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_no_015.2021_-_leg_-_banco_de_remedios.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_no_016.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_017.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_no_018.2021_-_leg_-_cria_distrito_de_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_019.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei__no_001.2021_-_receber_em_doacao_obras_da_serveng.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_lei_no_002.2021_-_alteracao_lei_242_2015_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_lei_no_003.2021_-_suvencao_para_a_acoroms.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_004.2021_-_receber_em_doacao_terreno_em_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_no_005.2021_-_frente_trabalho_alteracao_ii.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_006.2021_-_aliquota_rpps.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/680/projeto_de_lei_no_007.2021_-_conselho_fundeb_criacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_008.2021_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_no_009.2021_-_altera_o_anexo_ii_da_lei__do_psf.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_no_010.2021_-_reposicao_de_52_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_no_011.2021-_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_012.2021_-__utilidade_publica_aparevi_-_associacao_paradesportiva_regional_vale_do_ivai.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_no_013.2021_-__utilidade_publica_da__federacao_paranaense_de_golf-7.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_no_014.2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_015.2021_-__emprestimo_para_troca_de_luminarias_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_016.2021_-_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_017.2021-_lei_autorizativa_fundacao_assistencia_social_marilandia_do_sul_com_cargos_ocupados.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_018.2021_-_lei_autorizativa_fundacao_saude_marilandia_do_sul__com_cargos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_019.2021_-_lei_autorizativa_fundacao_educacao_marilandia_do_sul_com_servidores_atualizados.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_020_-2021_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_no_021.2021_-_lei_de_cotas_para_afrodescendentes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_no_022-2021_-_recurso_dengue.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_023.2021__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_024.2021_-_revogacao_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_025.2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_no_026.2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_no_027-2021_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_no_028-2021_-_lei_abertura_de_credito_adicional_operacao_de_credito_r_1.500.00000_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_029.2021__-_autoriza_o_executivo_a_fazer_concessao_de_uso_de_bem_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_no_030_-2021_-_licenca_premio_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_no_031.2021_-_altera_nome_dofinal_da_avenia_brasil_e_inicio_da_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_032.2021__-_autoriza_o_executivo_alterar_nome_do_centro_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_no_033.2021__-_autoriza_o_executivo_alterar_nome_endereco_do_centro_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proposta_emenda_a_lei_organica_municipal_005.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_no_181.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_no_182.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_no_183.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_no_184.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_no_185.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_no_186.2021_-_mocao_apoio_frente_parlamentar_pedagio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_no_187.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_no_188.2021_-_mulher_marilandense_-_alice_paiva.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_no_189.2021_-_mocao_apalusos_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_no_190.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_no_191.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_no_192.2021_-_jucelino_vilaca_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_193.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_no_195.2021_-_mocao_de_pesar_-_leonidas_gomes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_no_196.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_no_197.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_no_198.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_no_199.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_no_200.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_no_201.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_no_202.2021_-_jucelino_vilaca.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_no_203.2021_-_jucelino_vilaca.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_no_204.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_no_205.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_no_206.2021_-_jucelino_vilaca.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_no_207.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_no_208.2021_-_mocao_apoio_frente_parlamentar_contra_passaporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_no_209.2021_-_jean_bueno.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_254.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_255.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_256.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_257.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/633/indicacao_no_258.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/634/indicacao_no_259.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/635/indicacao_no_260.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/636/indicacao_no_261.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/637/indicacao_no_262.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/638/indicacao_no_263.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/639/indicacao_no_264.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/640/indicacao_no_265.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/641/indicacao_no_266.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_267.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_268.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_269.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_270.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_271.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_272.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/648/indicacao_no_273.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_274.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_275.2021_-_cradenil_-_tati_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_276.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/704/indicacao_no_277.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_278.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_279.2021_-_carlos_alberto_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_280.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/708/indicacao_no_281.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_282.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao_no_283.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_284.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_285.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao_no_286.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_287.2021_-_tatiane_martinez.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/796/indicacao_no_288.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/797/indicacao_no_289.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/798/indicacao_no_290.2021_-_vilaca_-_tati.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/799/indicacao_no_291.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/800/indicacao_no_292.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/801/indicacao_no_293.2021_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/802/indicacao_no_294.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/803/indicacao_no_295.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/804/indicacao_no_296.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/805/indicacao_no_297.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/806/indicacao_no_298.2021_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/725/projeto_de_lei_no_001.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/726/projeto_de_lei_no_002.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/727/projeto_de_lei_no_003.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/728/projeto_de_lei_no_004.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/729/projeto_de_lei_no_005.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/730/projeto_de_lei_no_006.2021_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/731/projeto_de_lei_no_007.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/732/projeto_de_lei_no_008.2021_-_leg_-_titulo_cidadao_honorio_jaime_rossi.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/733/projeto_de_lei_no_009.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/734/projeto_de_lei_no_010.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/735/projeto_de_lei_no_011.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_no_012.2021_-_leg_-_revoga_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/737/projeto_de_lei_no_013.2021_-_leg_-_setembro_amarelo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/738/projeto_de_lei_no_014.2021_-_leg_-_projeto_cavalgada_religiosa.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/739/projeto_de_lei_no_015.2021_-_leg_-_banco_de_remedios.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/752/projeto_de_lei_no_016.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/753/projeto_de_lei_no_017.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/754/projeto_de_lei_no_018.2021_-_leg_-_cria_distrito_de_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/755/projeto_de_lei_no_019.2021_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei__no_001.2021_-_receber_em_doacao_obras_da_serveng.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/675/projeto_de_lei_no_002.2021_-_alteracao_lei_242_2015_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/676/projeto_de_lei_no_003.2021_-_suvencao_para_a_acoroms.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/677/projeto_de_lei_no_004.2021_-_receber_em_doacao_terreno_em_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/678/projeto_de_lei_no_005.2021_-_frente_trabalho_alteracao_ii.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/679/projeto_de_lei_no_006.2021_-_aliquota_rpps.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/680/projeto_de_lei_no_007.2021_-_conselho_fundeb_criacao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/682/projeto_de_lei_no_008.2021_-_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/740/projeto_de_lei_no_009.2021_-_altera_o_anexo_ii_da_lei__do_psf.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/741/projeto_de_lei_no_010.2021_-_reposicao_de_52_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/742/projeto_de_lei_no_011.2021-_desconto_iptu.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/683/projeto_de_lei_no_012.2021_-__utilidade_publica_aparevi_-_associacao_paradesportiva_regional_vale_do_ivai.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/684/projeto_de_lei_no_013.2021_-__utilidade_publica_da__federacao_paranaense_de_golf-7.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/685/projeto_de_lei_no_014.2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/686/projeto_de_lei_no_015.2021_-__emprestimo_para_troca_de_luminarias_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/715/projeto_de_lei_no_016.2021_-_alienacao_de_bens_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/716/projeto_de_lei_no_017.2021-_lei_autorizativa_fundacao_assistencia_social_marilandia_do_sul_com_cargos_ocupados.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/717/projeto_de_lei_no_018.2021_-_lei_autorizativa_fundacao_saude_marilandia_do_sul__com_cargos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/718/projeto_de_lei_no_019.2021_-_lei_autorizativa_fundacao_educacao_marilandia_do_sul_com_servidores_atualizados.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/719/projeto_de_lei_no_020_-2021_-_licenca_premio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/720/projeto_de_lei_no_021.2021_-_lei_de_cotas_para_afrodescendentes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/721/projeto_de_lei_no_022-2021_-_recurso_dengue.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/722/projeto_de_lei_no_023.2021__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/723/projeto_de_lei_no_024.2021_-_revogacao_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_025.2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/744/projeto_de_lei_no_026.2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/745/projeto_de_lei_no_027-2021_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/746/projeto_de_lei_no_028-2021_-_lei_abertura_de_credito_adicional_operacao_de_credito_r_1.500.00000_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/747/projeto_de_lei_no_029.2021__-_autoriza_o_executivo_a_fazer_concessao_de_uso_de_bem_parque_industrial.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/748/projeto_de_lei_no_030_-2021_-_licenca_premio_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/749/projeto_de_lei_no_031.2021_-_altera_nome_dofinal_da_avenia_brasil_e_inicio_da_rua_sao_vicente.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/750/projeto_de_lei_no_032.2021__-_autoriza_o_executivo_alterar_nome_do_centro_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/751/projeto_de_lei_no_033.2021__-_autoriza_o_executivo_alterar_nome_endereco_do_centro_de_educacao_infantil.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/965/proposta_emenda_a_lei_organica_municipal_005.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/659/requerimento_no_181.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/660/requerimento_no_182.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/661/requerimento_no_183.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/662/requerimento_no_184.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/663/requerimento_no_185.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/664/requerimento_no_186.2021_-_mocao_apoio_frente_parlamentar_pedagio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/665/requerimento_no_187.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/666/requerimento_no_188.2021_-_mulher_marilandense_-_alice_paiva.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/667/requerimento_no_189.2021_-_mocao_apalusos_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/668/requerimento_no_190.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/669/requerimento_no_191.2021_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/670/requerimento_no_192.2021_-_jucelino_vilaca_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_193.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_no_195.2021_-_mocao_de_pesar_-_leonidas_gomes.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_no_196.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_no_197.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_no_198.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_no_199.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_no_200.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_no_201.2021_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_no_202.2021_-_jucelino_vilaca.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_no_203.2021_-_jucelino_vilaca.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_no_204.2021_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_no_205.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/700/requerimento_no_206.2021_-_jucelino_vilaca.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/877/requerimento_no_207.2021_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/878/requerimento_no_208.2021_-_mocao_apoio_frente_parlamentar_contra_passaporte_sanitario.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2021/879/requerimento_no_209.2021_-_jean_bueno.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="74" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="185.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="184.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>