--- v0 (2025-10-20)
+++ v1 (2026-04-09)
@@ -54,963 +54,963 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANDERLÉIA BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_299.2022_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_299.2022_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providencias urgente quanto a limpeza dos bueiros existentes na Avenida Cerejeiras em nossa cidade, haja vista que diante das fortes chuvas que vem caindo em nossa região está causando muitos transtornos aos moradores desta avenida a enxurrada adentrando em suas casas.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_300.2022_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_300.2022_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, nos sentido de orientar os proprietários de terrenos com e sem edificações, para limpar as suas calçadas pois estão cheios de galhos de árvores e ainda terras soltas e com isto acabam indo para o asfalto no início da avenida cerejeiras, sentido sul, onde vem causando transtornos a veículos e pedestres que ali circulam, que seja tomadas ainda as providencias quanto a limpeza onde tem calçadas e também em locais que tem edificações e não tem calçadas, tendo em vista que o mato esta tomando conta das mesmas. (fotos anexa).</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_301.2022_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_301.2022_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, nos sentido de estudos, visando a construção de uma canaleta no final da Avenida Santiago Lopes, iniciando um pouco antes da Rua São Pedro e indo até ao lado do Ginásio de Esportes, acreditamos que ali não existe galeria pluvial e nestes dias de chuvas a enxurrada esta trazendo muito sujeira neste trecho entre a avenida e a linha férrea.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_302.2022_-_carlos_alberto_-__carlinhos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_302.2022_-_carlos_alberto_-__carlinhos.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de conscientizar os proprietários os moradores de nossa cidade e Distritos de São José e Nova Amoreira, visando a construção de calçadas, caso não construa que seja plantada gramas nestes locais, para que possa dar um aspecto mais bonito nestes locais.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_303.2022_-_cradenil_ap.da_silva_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_303.2022_-_cradenil_ap.da_silva_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de providencias urgente quanto a melhoria com colocação de cascalhos ou outro material, nas seguintes ruas do Jardim Tókio, sendo:- final da Rua América até a Avenida Cerejeiras, final das Ruas Paraná e São Paulo indo até a Rua Oceania, parte da Avenida Japão; toda a Rua Oceania indo até Avenida Cerejeiras e toda a Rua Pacifico até a Rua Ouro Verde e ainda parte da Rua Verde, tendo em vista que diante das últimas chuvas que caíram em nossa cidade e região deixaram estas ruas cheias de buracos devido a erosão e esta enxurrada passou pelas ruas e ainda pelas propriedades ali existentes, causando muito transtornos aos moradores e dificultando ainda o trafego de veículos e até mesmo de pedestres.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_304.2022_-_jucelino_geraldo_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_304.2022_-_jucelino_geraldo_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de estudos e ver da possibilidade de colocação de iluminação temáticas no viaduto existente no Distrito de São José em nosso município, com as diversas cores, representando por exemplo Novembro Azul – Outubro Rosa e outros.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>VILAÇA, CARLINHOS DA BANDEIRANTES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_305.2022_-_jucelino_geraldo_vilaca_e_carlos_alberto_.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_305.2022_-_jucelino_geraldo_vilaca_e_carlos_alberto_.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de estudos e ver da possibilidade de colocação de iluminação temáticas no viaduto existente no Bairro Leão do Norte em nosso município, com as diversas cores, representando por exemplo Novembro Azul – Outubro Rosa e outros.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_306.2022_-_jucelino_geraldo_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_306.2022_-_jucelino_geraldo_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de estudos e ver da disponibilidade financeira desta Municipalidade, no sentido da cobertura da quadra esportiva no Distrito de São José em nosso Município.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_307.2022_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_307.2022_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de estudos e ver da possibilidade da colocação de proteção (corre mão) e cobertura e ainda interfone e ou campainha, na entrada da Creche Thiago Zanlorenzi, situado no Jardim Tóquio em nossa cidade.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_308.2022_-_tatiane.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_308.2022_-_tatiane.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de estudos e tomada de providência, juntamente com a Copel, visando a colocação de postes e luminárias no trecho da Rua Joaquim Pedro dos Passos, nas proximidades do loteamento Terra Nova.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>ROBSON ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_309.2022_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_309.2022_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da colocação de quebra molas na Avenida Ponta Grossa, próximo a Auto Elétrica do Clayton Varella; também na Rua São Francisco, frente a Casa do Sr. Leopoldo; e uma faixa elevada na Rua Atlântico, nas proximidades do parquinho.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_310.2022_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_310.2022_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudos e ver da possibilidade da implantação do Vale-Alimentação em valor a ser definido dentro do que é legal e possível a esta municipalidade, sem comprometer o equilíbrio financeiro.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_311.2022_-_edmilton.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_311.2022_-_edmilton.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da construção de calçada na Rua Atlântico, mais especificamente, no trecho entre o Bar do Wilson, até as proximidades do parquinho.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_312.2022_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_312.2022_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a colocação de lama asfáltica ou solução similar, nas vias às margens do IBC. Estas vias estão com pedras irregulares e em decorrência do tráfego dos veículos e das chuvas causaram desgaste natural e culminaram em muitos buracos. Em dias secos os buracos já causam transtornos aos as pessoas que ali trabalham, sendo que muitos vão com bicicletas e motos e sofrem com as trepidações, o que se agrava nos dias de chuvas, pois acumulam poças d'água e os veículos precisam desviar, correndo risco de acidentes.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_313.2022_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_313.2022_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de uma “operação tapa buracos”, visando melhorias no asfalto que se encontra com erosões pelo desgaste e necessita de manutenção, nos seguintes locais:-_x000D_
  - Rua São Sebastião, no trecho nas proximidades da capela São Paulo;_x000D_
  - Rua Machado Assis, no trecho ao lado do salão Paroquial; e_x000D_
  - Rua Santiago Lopes José, no trecho em frente a Rodoviária, local em que acontece a Feirinha da Lua.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_314.2022_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_314.2022_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providências necessárias quanto a manutenção em um bueiro que se encontra com a tampa quebrada, na Rua Francisco de Assis Thomaz no Residencial Monte Oliveira. Nesta mesma rua indico a colocação de um quebra-molas ou alguma forma de redutor de velocidade.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES, JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_315.2022_-_carlos_alberto_-_jean.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_315.2022_-_carlos_alberto_-_jean.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de colocação de sinalização de transito nos Três Conjuntos, em especial sinalizando as vias preferencias. Casa não haja possibilidade de colocação de placas, ao menos que se sinaliza no chão, visando assim evitar acidentes.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_316.2022_-_jucelino_geraldo_vilaca.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_316.2022_-_jucelino_geraldo_vilaca.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de estudos com a finalidade de encontrar uma forma para diminuir o risco de acidentes no cruzamento da Rua Padres Josefinos com a Rua Dep. Arnaldo F. Busato. Tem ocorrido acidentes frequentes nesta localidade e para evitar futuras ocorrências, solicitamos análise para melhorar a sinalização, seja com colocação de quebra-molas, faixa elevada ou algum outro meio de redutor de velocidade.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_decreto_legislativo_no_001-2022_-_prestacao_de_contas_municipais_-_2016.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_decreto_legislativo_no_001-2022_-_prestacao_de_contas_municipais_-_2016.pdf</t>
   </si>
   <si>
     <t>Aprova o ACÓRDÃO DO PARECER PRÉVIO Nº 22/22, da – PRIMEIRA CAMARA, de 10.02.2022 do Egrégio Tribunal de Contas do Estado do Paraná. (APROVADAS as contas, com RESSALVAS do Poder Executivo Municipal, deste Município, relativo ao exercício financeiro de 2016.)</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_decreto_legislativo_no_002-2022_-_altera_local_das_sessoes.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_decreto_legislativo_no_002-2022_-_altera_local_das_sessoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança temporária do local de reuniões da Câmara, para realização de sessões ordinárias, extraordinárias, solenes e dá outra providências.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_lei_complementar_no_001.2022_-_alteracao_da_lc_no_016.18.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_lei_complementar_no_001.2022_-_alteracao_da_lc_no_016.18.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 15 e seu parágrafo único na Lei Complementar nº 016/18, de 10 de outubro de 20218, e dá outras providências.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_de_lei_complementar_no_002.202_-_estatuto_reconducao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_de_lei_complementar_no_002.202_-_estatuto_reconducao.pdf</t>
   </si>
   <si>
     <t>Altera e dispositivos da Lei Municipal nº 030/2006, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Marilândia do Sul.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_complementar_no_003.2022_-_altera_lei_030.2006__estatuto_demissao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_complementar_no_003.2022_-_altera_lei_030.2006__estatuto_demissao.pdf</t>
   </si>
   <si>
     <t>Insere dispositivos na Lei Municipal nº 030/2006, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Marilândia do Sul.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/789/projeto_de_lei_complementar_no_004.2022_-_plano_de_carreira_magisterio.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/789/projeto_de_lei_complementar_no_004.2022_-_plano_de_carreira_magisterio.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreira e Remuneração  do Quadro de Pessoal do Magistério Público Municipal de Marilândia do Sul, Paraná.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_lei_complementar_no_005.2022_-_plano_de_cargos_consolidadacao_prefeitura.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_lei_complementar_no_005.2022_-_plano_de_cargos_consolidadacao_prefeitura.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA, REESTRUTURA, ALTERA E ATUALIZA AS NORMAS QUE DISPÕE SOBRE OS CARGOS PÚBLICOS MUNICIPAIS, OS VENCIMENTOS, AS CARREIRAS E AS FUNÇÕES GRATIFICADAS DA ADMINISTRAÇÃO DIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_lei_complementar_no_006.2022_-_estatuto_dos_serv._de_marilandia_consolidacao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_lei_complementar_no_006.2022_-_estatuto_dos_serv._de_marilandia_consolidacao.pdf</t>
   </si>
   <si>
     <t>Consolida, altera e atualiza as normas que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Marilândia do Sul, suas Autarquias e Fundações Públicas e dá outras providências.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/832/projeto_de_lei_complementar_no_007.2022_-__cria_vaga_de_farmaceutico_no_quadro_pessoal_da_prefeitura.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/832/projeto_de_lei_complementar_no_007.2022_-__cria_vaga_de_farmaceutico_no_quadro_pessoal_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Cria vaga de Farmacêutico no Quadro de Pessoal da Prefeitura Municipal de Marilândia do Sul.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_complementar_no_008.2022_-_plano_de_cargos_consolidadacao_prefeitura_alteracao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_complementar_no_008.2022_-_plano_de_cargos_consolidadacao_prefeitura_alteracao.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR MUNICIPAL Nº 34, DE 26 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_complementar_no_009.2022_-_cria_vagas_cargos_e_altera_dispositivos_da_lei_complementar_no_34-2022.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_complementar_no_009.2022_-_cria_vagas_cargos_e_altera_dispositivos_da_lei_complementar_no_34-2022.pdf</t>
   </si>
   <si>
     <t>CRIA VAGAS, CARGOS E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 34, DE 26 DE SETEMBRO DE 2022, E ALTERA A LEI COMPLEMENTAR Nº 20, DE 03 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_no_001.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_no_001.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial dos Vencimentos e salários dos Servidores da Câmara Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_002.2022_-_leg_-_regulamenta_parada_de_onibus.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_002.2022_-_leg_-_regulamenta_parada_de_onibus.pdf</t>
   </si>
   <si>
     <t>Regulamenta Parada de ônibus na Praça da Cenoura no Município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_003.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_003.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial, acrescida de ganho real, aos Vencimentos e salários dos Servidores da Câmara Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_no_004.2022_-_leg_-_reposicao_subsidios_prefeito-vereadores.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_no_004.2022_-_leg_-_reposicao_subsidios_prefeito-vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição do Subsídio do Prefeito, Vice-prefeito e Vereadores do Município de Marilândia do Sul, referente a variação do IPCA do período de março de 2021 a fevereiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_005.2022_-_leg_-_refixacao_dos_subsidios_dos_secretarios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_005.2022_-_leg_-_refixacao_dos_subsidios_dos_secretarios_municipais.pdf</t>
   </si>
   <si>
     <t>Dá nova fixação ao Subsídio dos Secretários Municipais do Município de Marilândia do Sul, Estado do Paraná, para a legislatura com término em 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/774/projeto_de_lei_no_006.2022_-_leg_-_wi-fi_livre.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/774/projeto_de_lei_no_006.2022_-_leg_-_wi-fi_livre.pdf</t>
   </si>
   <si>
     <t>Institui o “Wi-Fi Livre Marilândia do Sul” dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_no_007.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_no_007.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>Dá denominações a próprios municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/776/projeto_de_lei_no_008.2022_-_leg_-_violencia_financeira_idosos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/776/projeto_de_lei_no_008.2022_-_leg_-_violencia_financeira_idosos.pdf</t>
   </si>
   <si>
     <t>Institui campanha de orientação aos idosos contra a violência financeira no âmbito do comércio eletrônico e na internet.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_no_009.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_no_009.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/778/projeto_de_lei_no_010.2022_-_leg_-_reducao_de_jornada_contador.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/778/projeto_de_lei_no_010.2022_-_leg_-_reducao_de_jornada_contador.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da LEI nº 443/2020, de 15 de janeiro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei_no_011.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei_no_011.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/793/projeto_de_lei_no_012.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/793/projeto_de_lei_no_012.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_013.2022_-_leg_-_primeiros_socorros_ensino_municipal.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_013.2022_-_leg_-_primeiros_socorros_ensino_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de realização de cursos de primeiros socorros para ao menos parte dos servidores e professores dos Centros de Educação Infantil de Marilândia do Sul.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/795/projeto_de_lei_no_014.2022_-_leg_-_cac_atividade_de_risco.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/795/projeto_de_lei_no_014.2022_-_leg_-_cac_atividade_de_risco.pdf</t>
   </si>
   <si>
     <t>Reconhece o risco da atividade e a efetiva necessidade do porte de armas de fogo ao atirador desportivo integrante de entidade de desporto legalmente constituídas nos termos do inciso IX do artigo 6º da Lei Federal n. 10.826 de 2003.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_no_015.2022_-_leg_-_utilidade_publica_amar.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_no_015.2022_-_leg_-_utilidade_publica_amar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade Pública a AMAR – ASSOCIAÇÃO AMIGOS DOS ANIMAIS DE RUA, e dá outras providências.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_no_016.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_no_016.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>Dá denominações a próprios municipais e dá outras providências. - Rua Raimundo Cardoso de Almeida.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_017.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_017.2022_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>Dá denominações a próprios municipais, e dá outras providências – Rua Maria Arlete Kuss Soares.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_no_001.2022_-_reposicao_de_52_.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_no_001.2022_-_reposicao_de_52_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição dos vencimentos e salários dos servidores municipais, e dá outras providências</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_002-2022_-_cria_novos_cargos_no_quadro_pessoal_da_prefeitura_-mecanico.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_002-2022_-_cria_novos_cargos_no_quadro_pessoal_da_prefeitura_-mecanico.pdf</t>
   </si>
   <si>
     <t>Cria empregos, no Quadro de Pessoal da Prefeitura Municipal de Marilândia do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_003.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_003.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo II da Lei 448/2020 de 21 de março de 2020.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/759/projeto_de_lei_no_004-2022_-_autorizacao_para_aquisicao_de_terreno_para_ampliacao_do_cemiterio.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/759/projeto_de_lei_no_004-2022_-_autorizacao_para_aquisicao_de_terreno_para_ampliacao_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para compra ou desapropriação das áreas de terras objeto das matriculas nº 17.612, 17.613, 17.614, 17.615, 17.616, 17.617 e dá outras providências.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_no_005.2022_-__readequacao_comissionados_1.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_no_005.2022_-__readequacao_comissionados_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA REMUNERAÇÃO DE CARGOS PÚBLICOS MUNICIPAIS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/761/projeto_de_lei_no_006.2022-_revogacao_do_art._4o_leis_30_e_31.2002_e_lei_013.2005.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/761/projeto_de_lei_no_006.2022-_revogacao_do_art._4o_leis_30_e_31.2002_e_lei_013.2005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Artigo 4º  das Leis nº 030/2002, de 01 de julho de 2002; 031/2002, de 01 de julho de 2002; 013/2005, de 12 de abril de 2005.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_de_lei_no_007.2022_-_reposicao_de_1054_.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_de_lei_no_007.2022_-_reposicao_de_1054_.pdf</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_no_008.2022_-_altera_o_anexo_ii_da_lei__do_psf_1054.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_no_008.2022_-_altera_o_anexo_ii_da_lei__do_psf_1054.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo II da Lei 513/2022 de 15 de 15 de fevereiro de 2022</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/764/projeto_de_lei_no_009.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_sao_jose.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/764/projeto_de_lei_no_009.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_sao_jose.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir bem imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/765/projeto_de_lei_no_010.2022_-autoriza_o_executivo_municipal_a_alienar_bem_imovel_no_parque_industrial_leao_do_norte.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/765/projeto_de_lei_no_010.2022_-autoriza_o_executivo_municipal_a_alienar_bem_imovel_no_parque_industrial_leao_do_norte.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a alienar bem imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_no_011.2022_-_convenio_athletico.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_no_011.2022_-_convenio_athletico.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar ajuste, convênio ou termo de cooperação, e dá outras providências</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/767/projeto_de_lei_no_012.2022_-_convenio____-__acoroms.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/767/projeto_de_lei_no_012.2022_-_convenio____-__acoroms.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Fomento, e dá outras providências.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/768/projeto_de_lei_no_013.2022___-__ldo_2023.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/768/projeto_de_lei_no_013.2022___-__ldo_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o exercício de 2023 do Município de Marilândia do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_no_014.2022_-_feriados__municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_no_014.2022_-_feriados__municipais.pdf</t>
   </si>
   <si>
     <t>Institui feriados municipais no município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/780/projeto_de_lei_no_015.2022_-_incentivo_a_cultura.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/780/projeto_de_lei_no_015.2022_-_incentivo_a_cultura.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal Resgate Cultural, e dá outras providências.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_016.2022_-_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_016.2022_-_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>Estabelece novas regras sobre Serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção sanitária em estabelecimentos de produtos de origem animal, e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/782/projeto_de_lei_no_017.2022_-_undime.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/782/projeto_de_lei_no_017.2022_-_undime.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Marilândia do Sul a celebrar parceria com a União dos Dirigentes Municipais de Educação – UNDIME/PR, associação civil de direito privado sem fins lucrativos, que realiza atividades de defesa em favor das políticas públicas e interesses do município e a pagar as respectivas anuidades, conforme especifica.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/783/projeto_de_lei_no_018.2022_-_consulta_publica_para_diretores.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/783/projeto_de_lei_no_018.2022_-_consulta_publica_para_diretores.pdf</t>
   </si>
   <si>
     <t>Inclui inciso e Altera artigo da Lei Municipal nº 372/2018.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/784/projeto_de_lei_no_019.2022_-_autorizacao_para_aquisicao_de_terreno_1.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/784/projeto_de_lei_no_019.2022_-_autorizacao_para_aquisicao_de_terreno_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para aquisição de terreno, compra ou desapropriação e dá outras providências.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_no_020.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_no_020.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo II da Lei 520/2022 de 19 de março de 2022.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_021.2022__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_021.2022__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Direito Real de Uso e venda de Imóvel do Município de Marilândia do Sul, dá outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_022.2022_-_loa_2023_-_com_anexos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_022.2022_-_loa_2023_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_no_023.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_na_cidade_de_marilandia_do_sul.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_no_023.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_na_cidade_de_marilandia_do_sul.pdf</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/828/projeto_de_lei_no_024.2022_-autoriza_o_executivo_municipal_firmar_convenio_coma_cismel.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/828/projeto_de_lei_no_024.2022_-autoriza_o_executivo_municipal_firmar_convenio_coma_cismel.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções nº 001/2022 celebrado entre os Municípios signatários que visam a ampliação do objeto do Consórcio Intermunicipal de Segurança Pública e Cidadania de Londrina e Região – CISMEL e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_no_025.2022_-autoriza_o_executivo_municipal_a_fazer_o_refis.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_no_025.2022_-autoriza_o_executivo_municipal_a_fazer_o_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal de Marilândia do Sul – REFIS Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/830/projeto_de_lei_no_026.2022_-_altera_lei_da_diaria.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/830/projeto_de_lei_no_026.2022_-_altera_lei_da_diaria.pdf</t>
   </si>
   <si>
     <t>Altera Art. 2º da Lei Municipal 137/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_no_027.2022_-_afeta_ao_uso_comum__terreno_em_sao_jose.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_no_027.2022_-_afeta_ao_uso_comum__terreno_em_sao_jose.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AFETAÇÃO DA ÁREA INSTITUCIONAL QUE ESPECIFICA PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_no_210.2022_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_no_210.2022_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>requerer que seja enviado ofício a Polícia Militar, Solicitando informações da praticidade dos atendimentos das diligencias ocorridas nesta comarca de Marilândia do Sul, elencadas abaixo:</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/881/requerimento_no_211.2022_-_jean_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/881/requerimento_no_211.2022_-_jean_bueno.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiada a empresa RUMO, para que tome providencias necessárias quanto ao escoamento de agua que vem da linha do trem na travessia entre a Vila Paraíso e os Três Conjuntos em nosso município, mais precisamente na Rua Cambará.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, ANDERLÉIA BUENO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_no_212.2022_-_mulher_marilandense_-_marcia_cristina_wogt_rezende.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_no_212.2022_-_mulher_marilandense_-_marcia_cristina_wogt_rezende.pdf</t>
   </si>
   <si>
     <t>APRESENTAR a Homenagem Destaque Mulher Marilandense a Senhora MARCIA CRISTINA WOGT REZENDE, que se destaca por ser uma pessoa que diante das dificuldades enfrentadas está sempre com um sorriso no rosto.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_no_213.2022_-_vilaca_e_carlinhos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_no_213.2022_-_vilaca_e_carlinhos.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja oficiado ao Engenheiro do DER jurisdição de Apucarana, visando a colocação de placa indicativa, indicando o nome na trincheira localizada na BR 376, entre o Km 267 e 268, no Bairro Leão do Norte neste Município de Marilândia do Sul, Estado do Paraná, como “ITACIR JOSÉ NARDINO., conforme lei estadual nº 20625/2021, de 25 de junho de 2021 em anexo.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO ao Senhor MILTON CARVALHO ex servidor público deste Município e ainda prestava serviço relevantes a esta Municipalidade na área de esporte,  onde sem qualquer remuneração treinava as crianças com idade até 16 anos, prestando este serviço com muito carinho e dedicação disciplinado estes atletas e incentivando tanto ao esporte como também o estudos de cada um.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>VILAÇA, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/885/requerimento_no_215.2022_-_mocao_de_aplauso_-_soldado_sidnei_jose_brocoli.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/885/requerimento_no_215.2022_-_mocao_de_aplauso_-_soldado_sidnei_jose_brocoli.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO ao SOLDADO SIDNEI JOSÉ BROCOLI, pelo empenho e dedicação nos serviços prestados à população de Marilândia do Sul.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1317,68 +1317,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_299.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_300.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_301.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_302.2022_-_carlos_alberto_-__carlinhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_303.2022_-_cradenil_ap.da_silva_shibao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_304.2022_-_jucelino_geraldo_vilaca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_305.2022_-_jucelino_geraldo_vilaca_e_carlos_alberto_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_306.2022_-_jucelino_geraldo_vilaca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_307.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_308.2022_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_309.2022_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_310.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_311.2022_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_312.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_313.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_314.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_315.2022_-_carlos_alberto_-_jean.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_316.2022_-_jucelino_geraldo_vilaca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_decreto_legislativo_no_001-2022_-_prestacao_de_contas_municipais_-_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_decreto_legislativo_no_002-2022_-_altera_local_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_lei_complementar_no_001.2022_-_alteracao_da_lc_no_016.18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_de_lei_complementar_no_002.202_-_estatuto_reconducao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_complementar_no_003.2022_-_altera_lei_030.2006__estatuto_demissao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/789/projeto_de_lei_complementar_no_004.2022_-_plano_de_carreira_magisterio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_lei_complementar_no_005.2022_-_plano_de_cargos_consolidadacao_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_lei_complementar_no_006.2022_-_estatuto_dos_serv._de_marilandia_consolidacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/832/projeto_de_lei_complementar_no_007.2022_-__cria_vaga_de_farmaceutico_no_quadro_pessoal_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_complementar_no_008.2022_-_plano_de_cargos_consolidadacao_prefeitura_alteracao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_complementar_no_009.2022_-_cria_vagas_cargos_e_altera_dispositivos_da_lei_complementar_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_no_001.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_002.2022_-_leg_-_regulamenta_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_003.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_no_004.2022_-_leg_-_reposicao_subsidios_prefeito-vereadores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_005.2022_-_leg_-_refixacao_dos_subsidios_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/774/projeto_de_lei_no_006.2022_-_leg_-_wi-fi_livre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_no_007.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/776/projeto_de_lei_no_008.2022_-_leg_-_violencia_financeira_idosos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_no_009.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/778/projeto_de_lei_no_010.2022_-_leg_-_reducao_de_jornada_contador.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei_no_011.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/793/projeto_de_lei_no_012.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_013.2022_-_leg_-_primeiros_socorros_ensino_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/795/projeto_de_lei_no_014.2022_-_leg_-_cac_atividade_de_risco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_no_015.2022_-_leg_-_utilidade_publica_amar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_no_016.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_017.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_no_001.2022_-_reposicao_de_52_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_002-2022_-_cria_novos_cargos_no_quadro_pessoal_da_prefeitura_-mecanico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_003.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/759/projeto_de_lei_no_004-2022_-_autorizacao_para_aquisicao_de_terreno_para_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_no_005.2022_-__readequacao_comissionados_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/761/projeto_de_lei_no_006.2022-_revogacao_do_art._4o_leis_30_e_31.2002_e_lei_013.2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_de_lei_no_007.2022_-_reposicao_de_1054_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_no_008.2022_-_altera_o_anexo_ii_da_lei__do_psf_1054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/764/projeto_de_lei_no_009.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/765/projeto_de_lei_no_010.2022_-autoriza_o_executivo_municipal_a_alienar_bem_imovel_no_parque_industrial_leao_do_norte.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_no_011.2022_-_convenio_athletico.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/767/projeto_de_lei_no_012.2022_-_convenio____-__acoroms.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/768/projeto_de_lei_no_013.2022___-__ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_no_014.2022_-_feriados__municipais.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/780/projeto_de_lei_no_015.2022_-_incentivo_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_016.2022_-_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/782/projeto_de_lei_no_017.2022_-_undime.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/783/projeto_de_lei_no_018.2022_-_consulta_publica_para_diretores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/784/projeto_de_lei_no_019.2022_-_autorizacao_para_aquisicao_de_terreno_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_no_020.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_021.2022__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_022.2022_-_loa_2023_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_no_023.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_na_cidade_de_marilandia_do_sul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/828/projeto_de_lei_no_024.2022_-autoriza_o_executivo_municipal_firmar_convenio_coma_cismel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_no_025.2022_-autoriza_o_executivo_municipal_a_fazer_o_refis.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/830/projeto_de_lei_no_026.2022_-_altera_lei_da_diaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_no_027.2022_-_afeta_ao_uso_comum__terreno_em_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_no_210.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/881/requerimento_no_211.2022_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_no_212.2022_-_mulher_marilandense_-_marcia_cristina_wogt_rezende.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_no_213.2022_-_vilaca_e_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/885/requerimento_no_215.2022_-_mocao_de_aplauso_-_soldado_sidnei_jose_brocoli.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_299.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_300.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_301.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_302.2022_-_carlos_alberto_-__carlinhos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_303.2022_-_cradenil_ap.da_silva_shibao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_304.2022_-_jucelino_geraldo_vilaca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_305.2022_-_jucelino_geraldo_vilaca_e_carlos_alberto_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_306.2022_-_jucelino_geraldo_vilaca.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_307.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_308.2022_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_309.2022_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_310.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/819/indicacao_no_311.2022_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/820/indicacao_no_312.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/821/indicacao_no_313.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/822/indicacao_no_314.2022_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/823/indicacao_no_315.2022_-_carlos_alberto_-_jean.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/824/indicacao_no_316.2022_-_jucelino_geraldo_vilaca.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/900/projeto_de_decreto_legislativo_no_001-2022_-_prestacao_de_contas_municipais_-_2016.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/901/projeto_de_decreto_legislativo_no_002-2022_-_altera_local_das_sessoes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/786/projeto_de_lei_complementar_no_001.2022_-_alteracao_da_lc_no_016.18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/787/projeto_de_lei_complementar_no_002.202_-_estatuto_reconducao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/788/projeto_de_lei_complementar_no_003.2022_-_altera_lei_030.2006__estatuto_demissao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/789/projeto_de_lei_complementar_no_004.2022_-_plano_de_carreira_magisterio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/790/projeto_de_lei_complementar_no_005.2022_-_plano_de_cargos_consolidadacao_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/791/projeto_de_lei_complementar_no_006.2022_-_estatuto_dos_serv._de_marilandia_consolidacao.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/832/projeto_de_lei_complementar_no_007.2022_-__cria_vaga_de_farmaceutico_no_quadro_pessoal_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/833/projeto_de_lei_complementar_no_008.2022_-_plano_de_cargos_consolidadacao_prefeitura_alteracao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/834/projeto_de_lei_complementar_no_009.2022_-_cria_vagas_cargos_e_altera_dispositivos_da_lei_complementar_no_34-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/769/projeto_de_lei_no_001.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/770/projeto_de_lei_no_002.2022_-_leg_-_regulamenta_parada_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/771/projeto_de_lei_no_003.2022_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/772/projeto_de_lei_no_004.2022_-_leg_-_reposicao_subsidios_prefeito-vereadores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/773/projeto_de_lei_no_005.2022_-_leg_-_refixacao_dos_subsidios_dos_secretarios_municipais.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/774/projeto_de_lei_no_006.2022_-_leg_-_wi-fi_livre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/775/projeto_de_lei_no_007.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/776/projeto_de_lei_no_008.2022_-_leg_-_violencia_financeira_idosos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/777/projeto_de_lei_no_009.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/778/projeto_de_lei_no_010.2022_-_leg_-_reducao_de_jornada_contador.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/792/projeto_de_lei_no_011.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/793/projeto_de_lei_no_012.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/794/projeto_de_lei_no_013.2022_-_leg_-_primeiros_socorros_ensino_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/795/projeto_de_lei_no_014.2022_-_leg_-_cac_atividade_de_risco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/835/projeto_de_lei_no_015.2022_-_leg_-_utilidade_publica_amar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/836/projeto_de_lei_no_016.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/837/projeto_de_lei_no_017.2022_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/756/projeto_de_lei_no_001.2022_-_reposicao_de_52_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/757/projeto_de_lei_no_002-2022_-_cria_novos_cargos_no_quadro_pessoal_da_prefeitura_-mecanico.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/758/projeto_de_lei_no_003.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/759/projeto_de_lei_no_004-2022_-_autorizacao_para_aquisicao_de_terreno_para_ampliacao_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/760/projeto_de_lei_no_005.2022_-__readequacao_comissionados_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/761/projeto_de_lei_no_006.2022-_revogacao_do_art._4o_leis_30_e_31.2002_e_lei_013.2005.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/762/projeto_de_lei_no_007.2022_-_reposicao_de_1054_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/763/projeto_de_lei_no_008.2022_-_altera_o_anexo_ii_da_lei__do_psf_1054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/764/projeto_de_lei_no_009.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/765/projeto_de_lei_no_010.2022_-autoriza_o_executivo_municipal_a_alienar_bem_imovel_no_parque_industrial_leao_do_norte.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/766/projeto_de_lei_no_011.2022_-_convenio_athletico.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/767/projeto_de_lei_no_012.2022_-_convenio____-__acoroms.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/768/projeto_de_lei_no_013.2022___-__ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/779/projeto_de_lei_no_014.2022_-_feriados__municipais.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/780/projeto_de_lei_no_015.2022_-_incentivo_a_cultura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/781/projeto_de_lei_no_016.2022_-_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/782/projeto_de_lei_no_017.2022_-_undime.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/783/projeto_de_lei_no_018.2022_-_consulta_publica_para_diretores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/784/projeto_de_lei_no_019.2022_-_autorizacao_para_aquisicao_de_terreno_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/785/projeto_de_lei_no_020.2022_-_altera_o_anexo_ii_da_lei__do_psf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/825/projeto_de_lei_no_021.2022__-_autorizacao_para_concessao_de_direito_real_de_uso.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/826/projeto_de_lei_no_022.2022_-_loa_2023_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/827/projeto_de_lei_no_023.2022_-autoriza_o_executivo_municipal_a_adquirir_imovel_em_na_cidade_de_marilandia_do_sul.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/828/projeto_de_lei_no_024.2022_-autoriza_o_executivo_municipal_firmar_convenio_coma_cismel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/829/projeto_de_lei_no_025.2022_-autoriza_o_executivo_municipal_a_fazer_o_refis.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/830/projeto_de_lei_no_026.2022_-_altera_lei_da_diaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/831/projeto_de_lei_no_027.2022_-_afeta_ao_uso_comum__terreno_em_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/880/requerimento_no_210.2022_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/881/requerimento_no_211.2022_-_jean_bueno.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/882/requerimento_no_212.2022_-_mulher_marilandense_-_marcia_cristina_wogt_rezende.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/883/requerimento_no_213.2022_-_vilaca_e_carlinhos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2022/885/requerimento_no_215.2022_-_mocao_de_aplauso_-_soldado_sidnei_jose_brocoli.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>