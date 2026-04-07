--- v0 (2025-10-19)
+++ v1 (2026-04-07)
@@ -54,1059 +54,1059 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no_317.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no_317.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de colocação de quebra-molas, ou alguma outra forma de redutor de velocidade na Rua Europa, mais especificamente, na primeira quadra e também na segunda quadra do residencial Boleslau Mileski, nas proximidades da Torre de internet.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no_318.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no_318.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que notifique as empresas Copel e Sanepar para mudar os endereços conforme as leis municipais vigentes.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no_319.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no_319.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que libere a construção de 02 unidades de banheiros femininos no pátio de maquinas deste município. Solicita-se ainda que para a construção dos banheiros as funcionárias sejam consultadas.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>ROBSON ALONSO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no_320.2023_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no_320.2023_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de manutenção da Praça da Cenoura, na Vila Paraíso, em nosso município, mais precisamente a limpeza geral da praça, a reparação do banheiro lá existente e ver da possibilidade de alguém fixo, podendo ser da Frente de trabalho, afim de zelar por aquela praça.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no_321.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no_321.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, com base nos últimos acontecimentos de ataques a instituições de ensino infantil, onde foram ceifadas vidas de professores e de crianças, a indicação é da necessidade de estudos e implantação de meios de segurança nas Escolas municipais e Centros de Educação Infantis, com a ampliação da altura dos muros, controle de entradas e saídas, e principalmente a disponibilização de vigilante armado, com treinamento específico, desde a chegada dos alunos, até a retirada de todos.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>ANDERLÉIA BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no_322.2023_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no_322.2023_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a contratação de mais um médico Ginecologista para atendimento em nosso município._x000D_
 Atualmente o profissional desta área tem grande parte do período de atendimento dedicado as gestantes, sendo portanto necessária a ampliação de vaga neste cargo para dar atendimento às mulheres que precisarem ser atendidas por outras necessidades.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO, ANDERLÉIA BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no_323.2023_-_edmilton_-_anderleia.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no_323.2023_-_edmilton_-_anderleia.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade de construção de um abrigo de passageiros, (Ponto de ônibus) para os alunos no bairro Morada do Sol, próximo a pracinha.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no_324.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no_324.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, a necessidade da execução de uma operação tapa buracos em toda a extensão da RODOVIA MUNICIPAL PASTOR ARTÊMIO LANGUE PAULUCI. _x000D_
 Na mesma rodovia solicita-se ainda a troca dos “braços” de luminárias por braços de tamanhos maiores, tendo em vista que os que instalados atualmente são curtos.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no_325.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no_325.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, providenciar um guarda para a academia ao ar livre e parquinho no Residencial Boleslau Mileski em nosso município, devido as reclamações e postagens nas redes sociais. Muitas pessoas estão a criticar as benfeitorias feitas neste local, no entanto, eu Vereadora Cradenil Shibao, elogio as mesmas. O que critico é que “alguns pais e mães” não estão cuidando definitivamente como deveriam de seus filhos, somos todos cidadãos e devem respeitar para serem respeitados. Nós não temos que criticar aqui a benfeitoria, nós temos é que educar nossos filhos para que a benfeitoria fique intacta para prestar seus serviços relevantes à comunidade de Marilândia do Sul.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no_326.2023_-_robson_alonso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no_326.2023_-_robson_alonso.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, que possa aterrar a Piscina desativada do Ginásio de Esporte e, se possível que no lugar seja construído um Campo Society._x000D_
 A piscina para ser novamente utilizada, precisa de uma reforma completa. O que ao ver desse vereador não compensaria para o município devido ao alto custo da manutenção mensal que será em torno de 20 a 30 mil por mês, sem contar o valor da reforma.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>CARLINHOS DA BANDEIRANTES</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_no_327.2023_-_carlos_alberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_no_327.2023_-_carlos_alberto.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, estudo e ver a possibilidade de bloquear o trânsito de veículos no Calçadão no período da noite nas sextas-feiras, sábados e domingos, para dar maior segurança às pessoas que frequentam tanto o Calçadão como as lanchonetes, bar e padaria lá existentes.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_no_328.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_no_328.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Ex.mo Senhor Prefeito Municipal, análise e ver da possibilidade em se aplicar um aumento no valor das diárias de alimentação dos servidores e funcionários municipais, haja vista os R$ 50,00 (cinquenta reais) atualmente em vigor já não estão suprindo os gastos alimentícios devido à alta nos preços.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
-[...2 lines deleted...]
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_decreto_legislativo_no_001-2023_-_prestacao_de_contas_municipais_-_2021.pdf</t>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_decreto_legislativo_no_001-2023_-_prestacao_de_contas_municipais_-_2021.pdf</t>
   </si>
   <si>
     <t>Aprova o ACÓRDÃO DO PARECER PRÉVIO Nº 281/23, da – PRIMEIRA CAMARA, de 29.07.2023 do Egrégio Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_municipais_-_2020.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_municipais_-_2020.pdf</t>
   </si>
   <si>
     <t>Aprova o ACÓRDÃO DO PARECER PRÉVIO Nº 320/23, da – PRIMEIRA CAMARA, de 13.07.2023 do Egrégio Tribunal de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_complementar_no_001.2023_-_alteracao_manual_de_ocupacoes.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_complementar_no_001.2023_-_alteracao_manual_de_ocupacoes.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 20, DE 03 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_de_lei_complementar_no_002.2023_-_cesta_natalina.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_de_lei_complementar_no_002.2023_-_cesta_natalina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação natalina na forma de Cesta de Natal aos Servidores Públicos do Município de Marilândia do Sul.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_de_lei_complementar_no_003.2023_-_alteracao_do_plano_cargos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_de_lei_complementar_no_003.2023_-_alteracao_do_plano_cargos.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS PÚBLICOS NA LEI COMPLEMENTAR Nº 34, DE 26 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_de_lei_complementar_no_004.2023_-_alteracao_do_estatuto_2.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_de_lei_complementar_no_004.2023_-_alteracao_do_estatuto_2.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 35, DE 27 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_de_lei_complementar_no_005.2023_-_cria_vaga_de_agente_de_endemias.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_de_lei_complementar_no_005.2023_-_cria_vaga_de_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI COMPLEMENTAR MUNICIPAL Nº 34, DE 26 DE SETEMBRO DE 2022</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_de_lei_complementar_no_006.2023_-_perimetro_urbano_ladercio.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_de_lei_complementar_no_006.2023_-_perimetro_urbano_ladercio.pdf</t>
   </si>
   <si>
     <t>Inclui área de terras no anexo IV da Lei Complementar nº 007/2017 de 10 de novembro de 2017, uma área de terras de 5.515,50 m2, e dá outras providências.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_no_007.2023_-_alteracao_do_estatuto_ii_1.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_no_007.2023_-_alteracao_do_estatuto_ii_1.pdf</t>
   </si>
   <si>
     <t>INSERE E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 35, DE 27 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_de_lei_complementar_no_008.2023_-_alteracao_do_estatuto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_de_lei_complementar_no_008.2023_-_alteracao_do_estatuto.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 35, DE 27 DE SETEMBRO DE 2022, E, DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_complementar_no_009.2023_-_alteracao_do_plano_cargos_iv.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_complementar_no_009.2023_-_alteracao_do_plano_cargos_iv.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 34, DE 26 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_complementar_no_010.2023_-_alteracao_codigo_de_posturas-_funcionamento_de_bares.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_complementar_no_010.2023_-_alteracao_codigo_de_posturas-_funcionamento_de_bares.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSERE DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 008, DE 10 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_no_001.2023_-_leg_-_denominacao_proprios_municipais.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_no_001.2023_-_leg_-_denominacao_proprios_municipais.pdf</t>
   </si>
   <si>
     <t>Dá denominações a próprios municipais, e dá outras providências. (RUA WENCESLAU LÁBIOS DOS SANTOS)</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, ANDERLÉIA BUENO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_no_002.2023_-_leg_-_promocao_da_dignidade_menstrual.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_no_002.2023_-_leg_-_promocao_da_dignidade_menstrual.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Proteção e Promoção da Dignidade Menstrual através de campanhas informativas e da distribuição gratuita de absorventes higiênicos no Município e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_no_003.2023_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_no_003.2023_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição dos Vencimentos e salários dos Servidores da Câmara Municipal acrescida de ganho real, e dá outras providências.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_no_004.2023_-_leg_-_recomposicao_subsidios_prefeito-secretarios-vereadores.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_no_004.2023_-_leg_-_recomposicao_subsidios_prefeito-secretarios-vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição do Subsídio do Prefeito, Vice-prefeito, Secretários Municipais e Vereadores do Município de Marilândia do Sul, referente a variação do IPCA do período de março de 2022 a fevereiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_no_005.2023_-_leg_-_porta_detector_escolas.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_no_005.2023_-_leg_-_porta_detector_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de portas com detectores de metais nas instituições de ensino infantis municipais.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>JEAN BUENO, EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_no_006.2023_-_leg_-_camera_nas_escolas.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_no_006.2023_-_leg_-_camera_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de segurança nas instituições de ensino infantis municipais e nos veículos de transporte escolar.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_de_lei_no_007.2023_-_leg_-_wi-fi_aberto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_de_lei_no_007.2023_-_leg_-_wi-fi_aberto.pdf</t>
   </si>
   <si>
     <t>Institui o “Wi-Fi aberto Marilândia do Sul” dá outras providências.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_012.2023_-_leg_-_utilidade_publica_codesc.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_012.2023_-_leg_-_utilidade_publica_codesc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração de utilidade Pública à CODESC – CONSELHO DE DESENVOLVIMENTO COMUNITÁRIO DE SÃO JOSÉ, e dá outras providências.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_de_lei_no_001.2023_-__sistema_de_cultura.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_de_lei_no_001.2023_-__sistema_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_de_lei_no_002.2023_-_cessao_de_servidor.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_de_lei_no_002.2023_-_cessao_de_servidor.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder permuta ou cessão de servidores públicos municipais efetivos, com órgãos dos Poderes da União, dos Estados, do Distrito Federal ou de outros Municípios e dá outras providencias.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_de_lei_no_003.2023_-_frente_trabalho_alteracao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_de_lei_no_003.2023_-_frente_trabalho_alteracao.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal de criação do Programa de Auxílio ao Desempregado denominado “Frente de Trabalho”, e dá outras providências.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_de_lei_no_004.2023_-_reposicao_de_56.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_de_lei_no_004.2023_-_reposicao_de_56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reposição dos vencimentos e salários dos servidores municipais, e dá outras providências</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/850/projeto_de_lei_no_005.2023_-_altera_o_anexo_ii_da_lei__do_psf_56.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/850/projeto_de_lei_no_005.2023_-_altera_o_anexo_ii_da_lei__do_psf_56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo II da Lei 543/2022 de 28 de setembro de 2022.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/851/projeto_de_lei_no_006.2023_-_doacao_der.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/851/projeto_de_lei_no_006.2023_-_doacao_der.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar área de terra de sua propriedade ao Departamento de Estradas e Rodagem – DER, e dá outras providências.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/852/projeto_de_lei_no_007.2023_-altera_lei_560.23_-_refis.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/852/projeto_de_lei_no_007.2023_-altera_lei_560.23_-_refis.pdf</t>
   </si>
   <si>
     <t>Altera Incisos da Lei 560-2022 – REFIS e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_no_008.2023_-__lei_sisan.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_no_008.2023_-__lei_sisan.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do Município de Marilândia do Sul, Estado do Paraná do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_no_009.2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_no_009.2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o exercício de 2024 do Município de Marilândia do Sul, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_010.2023_-_fomento_a_reciclagem.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_010.2023_-_fomento_a_reciclagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder benefícios fiscais por meio de descontos no IPTU para a população com o objetivo de fomentar a separação e destinação correta de resíduos sólidos recicláveis gerados no município.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_011.2023_-_cessao_de_uso_de_terreno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_011.2023_-_cessao_de_uso_de_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Direito Real de Uso de Imóvel do Município de Marilândia do Sul, dá outras providências</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_no_012.2023_-_alteracao_e_inclusao_-_especialidades_plantoes_medicos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_no_012.2023_-_alteracao_e_inclusao_-_especialidades_plantoes_medicos.pdf</t>
   </si>
   <si>
     <t>Altera e inclui especialidades na tabela de plantões médicos constantes do art. 1º da Lei 230/2014.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_no_013.2023_-_lei_cindepar_-_ratificacao_todos_os_entes_cindepar.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_no_013.2023_-_lei_cindepar_-_ratificacao_todos_os_entes_cindepar.pdf</t>
   </si>
   <si>
     <t>RATIFICA AS ALTERAÇÕES REALIZADAS NO PROTOCOLO DE INTENÇÕES E ESTATUTO/CONTRATO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE INOVAÇÃO E DESENVOLVIMENTO DO ESTADO DO PARANÁ - CINDEPAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_no_014.2023_-_op_credito_-_proprios_do_executivo_2.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_no_014.2023_-_op_credito_-_proprios_do_executivo_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_no_015.2023_-_programa_educacao_profissional_e_tecnologica.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_no_015.2023_-_programa_educacao_profissional_e_tecnologica.pdf</t>
   </si>
   <si>
     <t>Institui o PROGRAMA EDUCAÇÃO PROFISSIONAL E TECNOLÓGICA no Município de Marilândia do Sul, e da outras providências.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_016.2023_-_convenio_cohapar.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_016.2023_-_convenio_cohapar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênios e conceder isenções fiscais relativas à construção de unidades habitacionais vinculadas à programas habitacionais de interesse social.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_de_lei_no_017.2023_-_autoriza_o_executivo_fazer_a_concessao_de_um_terreno_para_a_entidade.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_de_lei_no_017.2023_-_autoriza_o_executivo_fazer_a_concessao_de_um_terreno_para_a_entidade.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/897/projeto_de_lei_no_018.2023-_revogacao_onus_doacao_tga.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/897/projeto_de_lei_no_018.2023-_revogacao_onus_doacao_tga.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de dispositivos da Lei nº 001, de 13 de janeiro de 2006.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_no_019.2023_-_filiacao_a_amp.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_no_019.2023_-_filiacao_a_amp.pdf</t>
   </si>
   <si>
     <t>Ratifica os atos do Poder Executivo Municipal como associado da Associação dos Municípios do Paraná – AMP e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/905/projeto_de_lei_no_020.2023_-_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_vida.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/905/projeto_de_lei_no_020.2023_-_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de Contrapartida Municipal para implementar o Programa Minha Casa Minha Vida para Município com até 80.000 habitantes (preferencialmente) conforme disposto na Lei no 11.977 de 07 de Julho de 2009, na Portaria no 725 de 05 de Junho de 2023 e na Lei no 14.620 de 13 de Julho de 2023, e ainda nas disposições das instruções normativas do Ministério das Cidades, e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_no_021.2023_-_suas_2023.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_no_021.2023_-_suas_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Assistência Social, institui o Sistema Único de Assistência Social do Município de Marilândia do Sul – SUAS/MARILÂNDIA DO SUL e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei_no_022.2023__-_autoriza_o_executivo_a_fazer_permissao_de_uso_de_bem_matadouro_ao_sr._luiz_roberto_de_oliveira.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei_no_022.2023__-_autoriza_o_executivo_a_fazer_permissao_de_uso_de_bem_matadouro_ao_sr._luiz_roberto_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Autoriza a Permissão de Uso de Imóvel do Município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_no_024.2023__-_cria_o_conselho_e_fundo_municipaldos_direitos_da_munlher.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_no_024.2023__-_cria_o_conselho_e_fundo_municipaldos_direitos_da_munlher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Mulher e institui o Conselho Municipal dos Direitos da Mulher,  plano, fundo municipal e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_026.2023_-_loa_2024_-_com_anexos.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_026.2023_-_loa_2024_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_028.2023_-_cria_o_conselho_e_o_fundo_municipal_de_habitacao_social.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_028.2023_-_cria_o_conselho_e_o_fundo_municipal_de_habitacao_social.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Habitação de Interesse Social – FHIS e institui o Conselho Gestor do FHIS e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_no_029.2023_-_afeta_ao_uso_comum__terreno_em_nova_amoreira.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_no_029.2023_-_afeta_ao_uso_comum__terreno_em_nova_amoreira.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AFETAÇÃO DA ÁREA INSTITUCIONAL QUE ESPECIFICA PARA OS FINS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_030.2023_-_cria_o_fundo_municipal_para_calamidades_publicas.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_030.2023_-_cria_o_fundo_municipal_para_calamidades_publicas.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal para Calamidades Públicas, e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_031.2023_-_alteracao_lei_242.2015_conselho_tutelar.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_031.2023_-_alteracao_lei_242.2015_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Inseri dispositivos na Lei nº 242, de 17 de abril de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_032.2023_-_institui_o_plano_municipal_de_cultura.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_032.2023_-_institui_o_plano_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura do Município de Marilândia do Sul, dá outras providências.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_033.2023_-_autorizacao_programa_habitacional_-_cohapar_sao_jose.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_033.2023_-_autorizacao_programa_habitacional_-_cohapar_sao_jose.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS E CONCEDER ISENÇÕES FISCAIS RELATIVAS À CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS À PROGRAMAS HABITACIONAIS DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei_no_034.2023_-_autorizacao_programa_habitacional_-_cohapar_nova_amoreira.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei_no_034.2023_-_autorizacao_programa_habitacional_-_cohapar_nova_amoreira.pdf</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/959/projeto_de_lei_no_035.2023_-_autorizacao_repasse_enfermagem.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/959/projeto_de_lei_no_035.2023_-_autorizacao_repasse_enfermagem.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo municipal a conceder parcela de complementação financeira, condicionada ao recebimento dos recursos do Governo Federal, para repasse aos ocupantes dos cargos de enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras, estabelecidos pela Emenda Constitucional nº 127, de 22 de dezembro de 2022, Lei Federal nº 14.343, de 4 de agosto de 2022, ADI nº 7222 – STF, e demais normas aplicáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_lei_no_036.2023_-_autoriza_o_poder_executivo_afazer_a_concessao_de_uso_de_terreno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_lei_no_036.2023_-_autoriza_o_poder_executivo_afazer_a_concessao_de_uso_de_terreno.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão de Direito Real de Uso de Imóveis do Município de Marilândia do Sul, dá outras providências</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Marilândia do Sul.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_resolucao_no_003.2023_-_regimento.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_resolucao_no_003.2023_-_regimento.pdf</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>ANDERLÉIA BUENO, CARLINHOS DA BANDEIRANTES, CRADENIL SHIBAO, EDMILTON FELICIANO, JEAN BUENO, JOÃO CARLINHO, ROBSON ALONSO, TATI MARTINEZ, VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/912/projeto_de_resolucao_no_004-2023_-_diarias_2023.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/912/projeto_de_resolucao_no_004-2023_-_diarias_2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a lei Municipal nº 235/2014, de 19.12.2014 e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_resolucao_no_005-2023_-_camara_itinerante.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_resolucao_no_005-2023_-_camara_itinerante.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Câmara Itinerante no âmbito das atividades da Câmara Municipal de Marilândia do Sul</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_resolucao_no_006.2023_-galeria_lilas.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_resolucao_no_006.2023_-galeria_lilas.pdf</t>
   </si>
   <si>
     <t>Institui a Galeria Lilás no âmbito da Câmara Municipal de Marilândia do Sul e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JEAN BUENO, CARLINHOS DA BANDEIRANTES, EDMILTON FELICIANO, VILAÇA</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_no_216.2023_-_mocao_de_aplauso_-_rodrigo_carvalho.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_no_216.2023_-_mocao_de_aplauso_-_rodrigo_carvalho.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO ao senhor RODRIGO CARVALHO, pelos relevantes serviços prestados à população de Marilândia do Sul, se destacando na atuação como Secretário de Esportes.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_no_217.2023_-_cradenil_shibao.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_no_217.2023_-_cradenil_shibao.pdf</t>
   </si>
   <si>
     <t>requerer que seja oficiado o Executivo Municipal, para que verifique junto a Sanepar, uma solução para o problema dos buracos, e manilhas abertas no terreno da Sanepar nas proximidades do Bairro Conquista.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_218.2023_-_mesa_executiva.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_218.2023_-_mesa_executiva.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o gerente do Departamento de Estradas de Rodagem - DER, jurisdição de Apucarana, solicitando providências quanto a manutenção da PR 539, Rodovia Beligni Pântano, mais precisamente no trecho entre Marilândia do Sul e o município vizinho, Rio Bom.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO, CARLINHOS DA BANDEIRANTES, JEAN BUENO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_no_219.2023_-_mocao_de_aplauso_-_eloy.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_no_219.2023_-_mocao_de_aplauso_-_eloy.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO ao 2º Sargento da Policia Militar SEBASTIÃO ELOY DA SILVA, pelos seus 35 anos de trabalho na Polícia Militar do Paraná.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_no_220.2023_-_anderleia_bueno.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_no_220.2023_-_anderleia_bueno.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiada a empresa RUMO, para que tome providencias necessárias quanto a roçagem do mato às margens da linha do trem na travessia entre a Vila Paraíso e os Três Conjuntos em nosso município, mais precisamente na Rua Cambará.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_no_221.2023_-_edmilton.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_no_221.2023_-_edmilton.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiada a empresa RUMO, solicitando a roçagem do mato na linha férrea na estada rural que inicia próximo ao portal de entrada da cidade, sentido Carqueijo.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_no_222.2023_-_mulher_marilandense_-_rute_de_souza.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_no_222.2023_-_mulher_marilandense_-_rute_de_souza.pdf</t>
   </si>
   <si>
     <t>APRESENTAR a Homenagem Destaque Mulher Marilandense a Senhora RUTE DE SOUZA SANTOS MARQUES, que se destaca como uma mulher que em meios aos conflitos que a vida traz se mantém firme no caminho. Mesmo parecendo sozinha os anjos de Deus acampam ao seu redor.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/893/requerimento_no_223.2023_-_robson.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/893/requerimento_no_223.2023_-_robson.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja oficiado ao Gerente Geral do BANCO BRADESCO S.A de Apucarana-PR, solicitando que volte a disponibilizar caixa-eletrônico no nosso Município.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>JEAN BUENO, CARLINHOS DA BANDEIRANTES, EDMILTON FELICIANO</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_224.2023_-_mocao_de_aplauso_-_ana_carolina.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_224.2023_-_mocao_de_aplauso_-_ana_carolina.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO à atleta ANA CAROLINA FERRERO DOS SANTOS, por se destacar no basquete chegando a ser convocada no ano de 2022 e 2023 para compor a seleção Paranaense de Basquete.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>VILAÇA, ANDERLÉIA BUENO, CARLINHOS DA BANDEIRANTES, CRADENIL SHIBAO, EDMILTON FELICIANO, JEAN BUENO, JOÃO CARLINHO, ROBSON ALONSO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_225.2023_-_mocao_de_apelo_congresso.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_225.2023_-_mocao_de_apelo_congresso.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APELO à CÂMARA DOS DEPUTADOS e ao SENADO FEDERAL, cujo objeto central trata da descriminalização do aborto nas doze primeiras semanas de gestação.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>CRADENIL SHIBAO, ANDERLÉIA BUENO, JEAN BUENO, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_no_226.2023_-_mocao_de_aplauso_-_stella_ceranto.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_no_226.2023_-_mocao_de_aplauso_-_stella_ceranto.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO à atleta STELLA CERANTO, por se destacar conquistando medalha de ouro no Campeonato Brasileiro de Kung Fu, realizado em Bombinhas/SC.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_no_227.2023_-_mocao_de_aplauso_-_joao_matheus.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_no_227.2023_-_mocao_de_aplauso_-_joao_matheus.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APLAUSO ao jovem JOÃO MATHEUS MACEDO VARELLA, que se destaca ao integrar o seleto grupo de árbitros da FIBA (Federação Internacional de Basquete).</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>VILAÇA, TATI MARTINEZ</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_no_228.2023_-_vilaca_-_tatiane.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_no_228.2023_-_vilaca_-_tatiane.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja oficiada a Companhia de Saneamento do Paraná (Sanepar), solicitando a melhoria na segurança no poço artesiano localizado na Fazenda Germina que abastece os Distritos de São José e Nova Amoreira, com câmera, alarme, vigia ou outras soluções possíveis.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_229.2023_-_mocao_de_apoio_proj_931-2023.pdf</t>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_229.2023_-_mocao_de_apoio_proj_931-2023.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE APOIO ao de Lei n" 931 de 2023 de autoria do Deputado Estadual Soldado Adriano José (PP), que "Disp5e sobre o controle populacional e o manejo de espécies da fauna exótica ao território nacional declaradas nocivas ao meio ambiente, à saúde pública e à agricultura no Estado do Paraná, e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1413,68 +1413,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no_317.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no_318.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no_319.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no_320.2023_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no_321.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no_322.2023_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no_323.2023_-_edmilton_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no_324.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no_325.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no_326.2023_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_no_327.2023_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_no_328.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_decreto_legislativo_no_001-2023_-_prestacao_de_contas_municipais_-_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_municipais_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_complementar_no_001.2023_-_alteracao_manual_de_ocupacoes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_de_lei_complementar_no_002.2023_-_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_de_lei_complementar_no_003.2023_-_alteracao_do_plano_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_de_lei_complementar_no_004.2023_-_alteracao_do_estatuto_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_de_lei_complementar_no_005.2023_-_cria_vaga_de_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_de_lei_complementar_no_006.2023_-_perimetro_urbano_ladercio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_no_007.2023_-_alteracao_do_estatuto_ii_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_de_lei_complementar_no_008.2023_-_alteracao_do_estatuto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_complementar_no_009.2023_-_alteracao_do_plano_cargos_iv.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_complementar_no_010.2023_-_alteracao_codigo_de_posturas-_funcionamento_de_bares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_no_001.2023_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_no_002.2023_-_leg_-_promocao_da_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_no_003.2023_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_no_004.2023_-_leg_-_recomposicao_subsidios_prefeito-secretarios-vereadores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_no_005.2023_-_leg_-_porta_detector_escolas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_no_006.2023_-_leg_-_camera_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_de_lei_no_007.2023_-_leg_-_wi-fi_aberto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_012.2023_-_leg_-_utilidade_publica_codesc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_de_lei_no_001.2023_-__sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_de_lei_no_002.2023_-_cessao_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_de_lei_no_003.2023_-_frente_trabalho_alteracao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_de_lei_no_004.2023_-_reposicao_de_56.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/850/projeto_de_lei_no_005.2023_-_altera_o_anexo_ii_da_lei__do_psf_56.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/851/projeto_de_lei_no_006.2023_-_doacao_der.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/852/projeto_de_lei_no_007.2023_-altera_lei_560.23_-_refis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_no_008.2023_-__lei_sisan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_no_009.2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_010.2023_-_fomento_a_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_011.2023_-_cessao_de_uso_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_no_012.2023_-_alteracao_e_inclusao_-_especialidades_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_no_013.2023_-_lei_cindepar_-_ratificacao_todos_os_entes_cindepar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_no_014.2023_-_op_credito_-_proprios_do_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_no_015.2023_-_programa_educacao_profissional_e_tecnologica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_016.2023_-_convenio_cohapar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_de_lei_no_017.2023_-_autoriza_o_executivo_fazer_a_concessao_de_um_terreno_para_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/897/projeto_de_lei_no_018.2023-_revogacao_onus_doacao_tga.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_no_019.2023_-_filiacao_a_amp.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/905/projeto_de_lei_no_020.2023_-_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_no_021.2023_-_suas_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei_no_022.2023__-_autoriza_o_executivo_a_fazer_permissao_de_uso_de_bem_matadouro_ao_sr._luiz_roberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_no_024.2023__-_cria_o_conselho_e_fundo_municipaldos_direitos_da_munlher.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_026.2023_-_loa_2024_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_028.2023_-_cria_o_conselho_e_o_fundo_municipal_de_habitacao_social.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_no_029.2023_-_afeta_ao_uso_comum__terreno_em_nova_amoreira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_030.2023_-_cria_o_fundo_municipal_para_calamidades_publicas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_031.2023_-_alteracao_lei_242.2015_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_032.2023_-_institui_o_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_033.2023_-_autorizacao_programa_habitacional_-_cohapar_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei_no_034.2023_-_autorizacao_programa_habitacional_-_cohapar_nova_amoreira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/959/projeto_de_lei_no_035.2023_-_autorizacao_repasse_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_lei_no_036.2023_-_autoriza_o_poder_executivo_afazer_a_concessao_de_uso_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_resolucao_no_003.2023_-_regimento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/912/projeto_de_resolucao_no_004-2023_-_diarias_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_resolucao_no_005-2023_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_resolucao_no_006.2023_-galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_no_216.2023_-_mocao_de_aplauso_-_rodrigo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_no_217.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_218.2023_-_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_no_219.2023_-_mocao_de_aplauso_-_eloy.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_no_220.2023_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_no_221.2023_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_no_222.2023_-_mulher_marilandense_-_rute_de_souza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/893/requerimento_no_223.2023_-_robson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_224.2023_-_mocao_de_aplauso_-_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_225.2023_-_mocao_de_apelo_congresso.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_no_226.2023_-_mocao_de_aplauso_-_stella_ceranto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_no_227.2023_-_mocao_de_aplauso_-_joao_matheus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_no_228.2023_-_vilaca_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_229.2023_-_mocao_de_apoio_proj_931-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/867/indicacao_no_317.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/868/indicacao_no_318.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/869/indicacao_no_319.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/870/indicacao_no_320.2023_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/871/indicacao_no_321.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/872/indicacao_no_322.2023_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/873/indicacao_no_323.2023_-_edmilton_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/874/indicacao_no_324.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/875/indicacao_no_325.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/876/indicacao_no_326.2023_-_robson_alonso.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/898/indicacao_no_327.2023_-_carlos_alberto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/909/indicacao_no_328.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/947/projeto_de_decreto_legislativo_no_001-2023_-_prestacao_de_contas_municipais_-_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/948/projeto_de_decreto_legislativo_no_002-2023_-_prestacao_de_contas_municipais_-_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/838/projeto_de_lei_complementar_no_001.2023_-_alteracao_manual_de_ocupacoes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/839/projeto_de_lei_complementar_no_002.2023_-_cesta_natalina.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/840/projeto_de_lei_complementar_no_003.2023_-_alteracao_do_plano_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/841/projeto_de_lei_complementar_no_004.2023_-_alteracao_do_estatuto_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/842/projeto_de_lei_complementar_no_005.2023_-_cria_vaga_de_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/843/projeto_de_lei_complementar_no_006.2023_-_perimetro_urbano_ladercio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/844/projeto_de_lei_complementar_no_007.2023_-_alteracao_do_estatuto_ii_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/845/projeto_de_lei_complementar_no_008.2023_-_alteracao_do_estatuto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/894/projeto_de_lei_complementar_no_009.2023_-_alteracao_do_plano_cargos_iv.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/907/projeto_de_lei_complementar_no_010.2023_-_alteracao_codigo_de_posturas-_funcionamento_de_bares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/860/projeto_de_lei_no_001.2023_-_leg_-_denominacao_proprios_municipais.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/861/projeto_de_lei_no_002.2023_-_leg_-_promocao_da_dignidade_menstrual.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/862/projeto_de_lei_no_003.2023_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/863/projeto_de_lei_no_004.2023_-_leg_-_recomposicao_subsidios_prefeito-secretarios-vereadores.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/864/projeto_de_lei_no_005.2023_-_leg_-_porta_detector_escolas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/865/projeto_de_lei_no_006.2023_-_leg_-_camera_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/866/projeto_de_lei_no_007.2023_-_leg_-_wi-fi_aberto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/961/projeto_de_lei_no_012.2023_-_leg_-_utilidade_publica_codesc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/846/projeto_de_lei_no_001.2023_-__sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/847/projeto_de_lei_no_002.2023_-_cessao_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/848/projeto_de_lei_no_003.2023_-_frente_trabalho_alteracao.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/849/projeto_de_lei_no_004.2023_-_reposicao_de_56.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/850/projeto_de_lei_no_005.2023_-_altera_o_anexo_ii_da_lei__do_psf_56.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/851/projeto_de_lei_no_006.2023_-_doacao_der.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/852/projeto_de_lei_no_007.2023_-altera_lei_560.23_-_refis.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/853/projeto_de_lei_no_008.2023_-__lei_sisan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/854/projeto_de_lei_no_009.2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/908/projeto_de_lei_no_010.2023_-_fomento_a_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/855/projeto_de_lei_no_011.2023_-_cessao_de_uso_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/856/projeto_de_lei_no_012.2023_-_alteracao_e_inclusao_-_especialidades_plantoes_medicos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/857/projeto_de_lei_no_013.2023_-_lei_cindepar_-_ratificacao_todos_os_entes_cindepar.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/858/projeto_de_lei_no_014.2023_-_op_credito_-_proprios_do_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/859/projeto_de_lei_no_015.2023_-_programa_educacao_profissional_e_tecnologica.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/895/projeto_de_lei_no_016.2023_-_convenio_cohapar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/896/projeto_de_lei_no_017.2023_-_autoriza_o_executivo_fazer_a_concessao_de_um_terreno_para_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/897/projeto_de_lei_no_018.2023-_revogacao_onus_doacao_tga.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/902/projeto_de_lei_no_019.2023_-_filiacao_a_amp.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/905/projeto_de_lei_no_020.2023_-_contrapartida_municipal_para_implementar_o_programa_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/906/projeto_de_lei_no_021.2023_-_suas_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/949/projeto_de_lei_no_022.2023__-_autoriza_o_executivo_a_fazer_permissao_de_uso_de_bem_matadouro_ao_sr._luiz_roberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/950/projeto_de_lei_no_024.2023__-_cria_o_conselho_e_fundo_municipaldos_direitos_da_munlher.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/951/projeto_de_lei_no_026.2023_-_loa_2024_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/952/projeto_de_lei_no_028.2023_-_cria_o_conselho_e_o_fundo_municipal_de_habitacao_social.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/953/projeto_de_lei_no_029.2023_-_afeta_ao_uso_comum__terreno_em_nova_amoreira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/954/projeto_de_lei_no_030.2023_-_cria_o_fundo_municipal_para_calamidades_publicas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/955/projeto_de_lei_no_031.2023_-_alteracao_lei_242.2015_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/956/projeto_de_lei_no_032.2023_-_institui_o_plano_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/957/projeto_de_lei_no_033.2023_-_autorizacao_programa_habitacional_-_cohapar_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/958/projeto_de_lei_no_034.2023_-_autorizacao_programa_habitacional_-_cohapar_nova_amoreira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/959/projeto_de_lei_no_035.2023_-_autorizacao_repasse_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/960/projeto_de_lei_no_036.2023_-_autoriza_o_poder_executivo_afazer_a_concessao_de_uso_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/911/projeto_de_resolucao_no_003.2023_-_regimento.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/912/projeto_de_resolucao_no_004-2023_-_diarias_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/931/projeto_de_resolucao_no_005-2023_-_camara_itinerante.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/932/projeto_de_resolucao_no_006.2023_-galeria_lilas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/886/requerimento_no_216.2023_-_mocao_de_aplauso_-_rodrigo_carvalho.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/887/requerimento_no_217.2023_-_cradenil_shibao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/888/requerimento_no_218.2023_-_mesa_executiva.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/889/requerimento_no_219.2023_-_mocao_de_aplauso_-_eloy.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/890/requerimento_no_220.2023_-_anderleia_bueno.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/891/requerimento_no_221.2023_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/892/requerimento_no_222.2023_-_mulher_marilandense_-_rute_de_souza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/893/requerimento_no_223.2023_-_robson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/913/requerimento_no_224.2023_-_mocao_de_aplauso_-_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/914/requerimento_no_225.2023_-_mocao_de_apelo_congresso.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/915/requerimento_no_226.2023_-_mocao_de_aplauso_-_stella_ceranto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/916/requerimento_no_227.2023_-_mocao_de_aplauso_-_joao_matheus.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/917/requerimento_no_228.2023_-_vilaca_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2023/918/requerimento_no_229.2023_-_mocao_de_apoio_proj_931-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="148.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>