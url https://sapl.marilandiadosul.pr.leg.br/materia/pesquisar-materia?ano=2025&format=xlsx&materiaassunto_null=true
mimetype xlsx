--- v0 (2026-04-09)
+++ v1 (2026-06-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1056" uniqueCount="493">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1064" uniqueCount="497">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1563,50 +1563,62 @@
 3. O envio de ofício à Assembleia Legislativa do Estado do Paraná (ALEP),_x000D_
 4. O envio de ofício ao Governo do Estado do Paraná,_x000D_
 5. O envio de ofício ao Tribunal de Contas do Estado do Paraná (TCE/PR_x000D_
 6. Comunicação ao Ministério Público do Estado do Paraná.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>JEAN BUENO, ANDERLÉIA BUENO, EDMILTON FELICIANO</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/requerimento_no_022.2025_-_mocao_de_boas_vindas.pdf</t>
   </si>
   <si>
     <t>APRESENTAR uma MOÇÃO DE 	BOAS VINDAS ao reverendo PADRE JOSÉ LUIS DAMIÃO MONTEIRO, que recentemente nomeado para assumir a função de Pároco da Paróquia Nossa Senhora das Dores, em nosso município.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_no_023.2025_-_jean.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o Excelentíssimo Senhor Prefeito Municipal, solicitando que interceda junto à SANEPAR para que seja disponibilizado um gerador de energia destinado à bomba responsável pelo envio de água à comunidade Leão do Norte.</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>MENSAGEM Nº 001.2025, 12 DE JUNHO DE 2025: VETO ao Parágrafo único, do Artigo 2º, do Projeto de Lei no 010/2025 - LEG, originário do Legislativo Municipal, que dispõe sobre a divulgação, no sítio eletrônico oficial do município, do fornecimento mensal e do estoque de medicamentos disponíveis nas farmácias públicas municipais e horários de consultas médicas, e dá outras providências;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1910,56 +1922,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_001.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_002.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_no_003.2025_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_004.2025_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_005.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_006.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_007.2025_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_008.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_009.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_011.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_012.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_013.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_014.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_015.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no_016.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_017.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_018.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_019.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_020.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_021.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_022.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_023.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_024.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_025.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_026.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_027.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_028.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/indicacao_no_029.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_030.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_031.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_032.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_no_033.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_no_034.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_no_035.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_no_036.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_no_037.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no_038.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_039.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_no_040.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_no_041.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_042.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_043.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_044.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_045.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_no_046.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_047.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_048.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_049.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_050.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_051.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_052.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_053.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_no_055.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_no_056.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_no_057.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/indicacao_no_058.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/indicacao_no_059.2025_-_robson_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_no_060.2025_-_robson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_no_061.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_no_062.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_063.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_complementar_no_001.2025_-_alteracao_do_plano_cargos_v.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/projeto_de_lei_complementar_no_002.2025_-_cria_vagas_no_quadro_geral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_complementar_no_003.2025_-_alteracao_do_estatuto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_lei_complementar_no_004.2025_-_reposicao_salarial_dos_professores_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_complementar_no_005.2025-_alteracao_cosip_e_smsplp_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_complementar_no_006.2025_-_estrutura_organizacional_alteracao_ii_lei_057.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_no_001.2025_-_leg_-_protetor_solar_-_repelente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_no_002.2025_-_leg_-_proibe_taxas_esporte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/projeto_de_lei_no_003.2025_-_leg_-_acrescenta_dispositivo_na_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_no_004.2025_-_leg_-_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_lei_no_005.2025_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_no_006.2025_-_leg_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_no_007.2025_-_leg_-_hino.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_no_008.2025_-_leg_-_denominacao_proprios.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_no_009.2025_-_leg_-_denominacao_proprios.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_no_010.2025_-_leg_-_denominacao_proprios.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_no_012.2025_-_leg_-_utilidade_publica_amams.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_no_014.2025_-_leg_-_terra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_no_015.2025_-_leg_-_transparencia_cronograma.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_no_020.2025_-_leg_-_fumicultura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_no_021.2025_-_leg_-_passeio_publico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_no_001.2025_-_cessao_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_003.2025__-_altera_conselho_saneamento_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_no_004.2025_-_frente_trabalho_alteracao_iv_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_no_005.2025_-_reposicao_de_506.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/projeto_de_lei_no_006.2025_-_altera_o_anexo_ii_da_lei__do_psf_506.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/projeto_de_lei_no_007.2025_-_alteracao_lei_15.2010_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_no_008.2025_-_dispoe_sobre_p_conselho_da_cidade_de_marilandia_do_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_no_009.2025_-_alteracao_lei_332_2017_cooperacao_idr.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_no_010.2025_-_convenio_liga_esportiva.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_no_011.2025_-_prorroga_a_vigencia__do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_no_012.2025_-_autoriza_o_executivo_fazer_a_concessao_de_um_terreno_para_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_no_013.2025_-_ratifica_o_protocolo_de_intencoes_firmado_entre_o_estado_do_parana_e_os_municipios_do_estado_do_parana-com_anexo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_no_014.2025_-_protocolo_de_intencoes_do_cismel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/projeto_de_lei_no_015.2025_-_tide.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_no_016.2025_-altera_lei_560.22_-_refis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_no_017.2025_-_ppa_2026-2029_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_lei_no_018-2025_-_ldo_2026_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_lei_no_019-2025_-_loa_2026_-_anexos_e_precatorios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/projeto_de_lei_no_020.2025_-_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_no_021.2025_-_inovacao_tecnolagica.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/projeto_de_resolucao_no_001.2025_-_alteracao_no_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_resolucao_no_002.2025_-_regimento_-_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/proposta_de_emenda_a_lei_organica_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_no_001.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_no_002.2025_-_mocao_de_apoio_congresso.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_003.2025_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_004.2025_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_005.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_006.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_007.2025_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_no_009.2025_-_jean_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_010.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_no_011.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_012.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_013.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_no_014.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento_no_015.2025_-_mocao_de_apoio_apae.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/requerimento_no_016.2025_-_jean.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_no_017.2025_-_jean.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_no_018.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/requerimento_no_019.2025_-_jean.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/requerimento_no_020.2025_-_vereadores_-_copel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/requerimento_no_021.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/requerimento_no_022.2025_-_mocao_de_boas_vindas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_no_023.2025_-_jean.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/995/indicacao_no_001.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/996/indicacao_no_002.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/997/indicacao_no_003.2025_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/998/indicacao_no_004.2025_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/999/indicacao_no_005.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/indicacao_no_006.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/indicacao_no_007.2025_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/indicacao_no_008.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/indicacao_no_009.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/indicacao_no_011.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/indicacao_no_012.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/indicacao_no_013.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/indicacao_no_014.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/indicacao_no_015.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_no_016.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_no_017.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_no_018.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_no_019.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_no_020.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_no_021.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_no_022.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_no_023.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_no_024.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_no_025.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_no_026.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_no_027.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_no_028.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/indicacao_no_029.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/indicacao_no_030.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao_no_031.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_no_032.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/indicacao_no_033.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/indicacao_no_034.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_no_035.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_no_036.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_no_037.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_no_038.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_no_039.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_no_040.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_no_041.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_no_042.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/indicacao_no_043.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/indicacao_no_044.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_no_045.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_no_046.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_no_047.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_048.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_049.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_050.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_no_051.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_no_052.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_no_053.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_no_055.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_no_056.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_no_057.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/indicacao_no_058.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/indicacao_no_059.2025_-_robson_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_no_060.2025_-_robson.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_no_061.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_no_062.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/indicacao_no_063.2025_-_william.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/projeto_de_lei_complementar_no_001.2025_-_alteracao_do_plano_cargos_v.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1056/projeto_de_lei_complementar_no_002.2025_-_cria_vagas_no_quadro_geral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/projeto_de_lei_complementar_no_003.2025_-_alteracao_do_estatuto.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_lei_complementar_no_004.2025_-_reposicao_salarial_dos_professores_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_lei_complementar_no_005.2025-_alteracao_cosip_e_smsplp_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_complementar_no_006.2025_-_estrutura_organizacional_alteracao_ii_lei_057.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_no_001.2025_-_leg_-_protetor_solar_-_repelente.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/projeto_de_lei_no_002.2025_-_leg_-_proibe_taxas_esporte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1057/projeto_de_lei_no_003.2025_-_leg_-_acrescenta_dispositivo_na_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1058/projeto_de_lei_no_004.2025_-_leg_-_ecoponto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1059/projeto_de_lei_no_005.2025_-_leg_-_reposicao_salarial_dos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei_no_006.2025_-_leg_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/projeto_de_lei_no_007.2025_-_leg_-_hino.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/projeto_de_lei_no_008.2025_-_leg_-_denominacao_proprios.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/projeto_de_lei_no_009.2025_-_leg_-_denominacao_proprios.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/projeto_de_lei_no_010.2025_-_leg_-_denominacao_proprios.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/projeto_de_lei_no_012.2025_-_leg_-_utilidade_publica_amams.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/projeto_de_lei_no_014.2025_-_leg_-_terra.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_lei_no_015.2025_-_leg_-_transparencia_cronograma.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/projeto_de_lei_no_020.2025_-_leg_-_fumicultura.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_no_021.2025_-_leg_-_passeio_publico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_lei_no_001.2025_-_cessao_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/projeto_de_lei_no_003.2025__-_altera_conselho_saneamento_e_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/projeto_de_lei_no_004.2025_-_frente_trabalho_alteracao_iv_2.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1052/projeto_de_lei_no_005.2025_-_reposicao_de_506.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1053/projeto_de_lei_no_006.2025_-_altera_o_anexo_ii_da_lei__do_psf_506.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1054/projeto_de_lei_no_007.2025_-_alteracao_lei_15.2010_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1055/projeto_de_lei_no_008.2025_-_dispoe_sobre_p_conselho_da_cidade_de_marilandia_do_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/projeto_de_lei_no_009.2025_-_alteracao_lei_332_2017_cooperacao_idr.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/projeto_de_lei_no_010.2025_-_convenio_liga_esportiva.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/projeto_de_lei_no_011.2025_-_prorroga_a_vigencia__do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_no_012.2025_-_autoriza_o_executivo_fazer_a_concessao_de_um_terreno_para_a_entidade.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/projeto_de_lei_no_013.2025_-_ratifica_o_protocolo_de_intencoes_firmado_entre_o_estado_do_parana_e_os_municipios_do_estado_do_parana-com_anexo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/projeto_de_lei_no_014.2025_-_protocolo_de_intencoes_do_cismel.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/projeto_de_lei_no_015.2025_-_tide.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/projeto_de_lei_no_016.2025_-altera_lei_560.22_-_refis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/projeto_de_lei_no_017.2025_-_ppa_2026-2029_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/projeto_de_lei_no_018-2025_-_ldo_2026_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/projeto_de_lei_no_019-2025_-_loa_2026_-_anexos_e_precatorios.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/projeto_de_lei_no_020.2025_-_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei_no_021.2025_-_inovacao_tecnolagica.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/projeto_de_resolucao_no_001.2025_-_alteracao_no_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/projeto_de_resolucao_no_002.2025_-_regimento_-_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/proposta_de_emenda_a_lei_organica_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/requerimento_no_001.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/requerimento_no_002.2025_-_mocao_de_apoio_congresso.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/requerimento_no_003.2025_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/requerimento_no_004.2025_-_vilaca.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/requerimento_no_005.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/requerimento_no_006.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/requerimento_no_007.2025_-_tatiane.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/requerimento_no_009.2025_-_jean_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_010.2025_-_edmilton.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/requerimento_no_011.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_012.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_013.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_no_014.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento_no_015.2025_-_mocao_de_apoio_apae.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/requerimento_no_016.2025_-_jean.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_no_017.2025_-_jean.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_no_018.2025_-_anderleia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/requerimento_no_019.2025_-_jean.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/requerimento_no_020.2025_-_vereadores_-_copel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/requerimento_no_021.2025_-_gaiolinha.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/requerimento_no_022.2025_-_mocao_de_boas_vindas.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/requerimento_no_023.2025_-_jean.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H132"/>
+  <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="220.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -5360,50 +5372,76 @@
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>490</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
         <v>106</v>
       </c>
       <c r="D132" t="s">
         <v>421</v>
       </c>
       <c r="E132" t="s">
         <v>422</v>
       </c>
       <c r="F132" t="s">
         <v>294</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>491</v>
       </c>
       <c r="H132" t="s">
         <v>492</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>493</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
+        <v>494</v>
+      </c>
+      <c r="E133" t="s">
+        <v>495</v>
+      </c>
+      <c r="F133" t="s">
+        <v>273</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H133" t="s">
+        <v>496</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5495,50 +5533,51 @@
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>