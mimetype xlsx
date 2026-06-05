--- v0 (2026-04-06)
+++ v1 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="544" uniqueCount="270">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -283,89 +283,318 @@
   <si>
     <t>17</t>
   </si>
   <si>
     <t>VILAÇA</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_no_017.2026_-_vilaca_assinado.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal, a tomada de providências para a reativação, manutenção e reforma do campo de futebol suíço localizado ao lado da UBS no Núcleo Manoel Olegário de Proença, contemplando a revitalização do gramado, reparos estruturais e a revisão completa do sistema de iluminação, com a substituição de componentes danificados para viabilizar o uso seguro no período noturno, considerando que este é o único campo de suíço com grama natural disponível para a comunidade — diferenciando-se do campos de society da área central — e que sua recuperação é vital para o lazer e a saúde dos moradores daquela localidade e de todo município.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no_018.2026_-_gaiolinha_assinado.pdf</t>
   </si>
   <si>
     <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal, que determine, com a máxima urgência, a ampliação da área de manobra (viradouro) na entrada da Associação de Pais e Amigos dos Excepcionais (APAE), neste Município.</t>
   </si>
   <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_no_019.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal, que determine ao setor competente da administração pública a instalação de uma lixeira (ou container de lixo) na entrada do Bairro Carquejo.</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1173/indicacao_no_020.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal, Implantação de uma pista apropriada e regulamentada para a prática de manobras motociclísticas (“grau”/wheeling), em local adequado no município de Marilândia do Sul – PR.</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal que, por meio do setor competente, adote as providências necessárias para a efetiva implantação da Regularização Fundiária Urbana (REURB), conforme as seguintes diretrizes:_x000D_
+_x000D_
+1. PROVIDÊNCIAS SUGERIDAS_x000D_
+•	I – Início do Programa: Que o Poder Executivo inicie, com a brevidade que o tema exige, o programa municipal de regularização fundiária, visando atender aos núcleos urbanos consolidados do município;_x000D_
+•	II – Priorização da REURB-S: Que seja dada prioridade à modalidade de REURB de Interesse Social (REURB-S), garantindo a gratuidade de custas e emolumentos às famílias de baixa renda, conforme previsto na Lei Federal nº 13.465/2017;_x000D_
+•	III – Levantamento de Campo: Que a equipe técnica realize um levantamento completo e minucioso de todos os núcleos urbanos informais (loteamentos e ocupações) na sede e nos distritos;_x000D_
+•	IV – Elaboração de Plano de Ação: Que o Executivo elabore e apresente um plano detalhado de execução, estabelecendo met</t>
+  </si>
+  <si>
+    <t>1178</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal que, por meio do setor competente, seja realizada a instalação de placas de sinalização de trânsito proibindo a circulação de veículos de grande porte (como caminhões e ônibus), em frente ao Posto de Saúde do Distrito de São José, no município de Marilândia do Sul – PR.</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_no_023.2026_-_vilaca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal, que determine, por meio do setor competente e com a urgência que o caso requer, a execução dos serviços de limpeza, desobstrução e manutenção preventiva de todos os bueiros e galerias de águas pluviais localizados na Vila Paraíso e no Distrito de São José.</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_no_024.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal a necessidade urgente de realização de serviços de patrolagem e recuperação nos seguintes trechos:_x000D_
+Localidades Solicitadas:_x000D_
+•	Estrada do Sítio São Francisco (Banco da Terra);_x000D_
+•	Estrada do Sítio dos Irmãos Souza;_x000D_
+•	Arredores do Sítio do Zé Coco;_x000D_
+•	Propriedade de Fernando Oliveira e adjacências.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao_no_025.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal a viabilidade de implantação de uma Pista de Bicicross para crianças na área remanescente (sobra de terreno) da nova Escola do Bairro Manoel Olegário.</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_no_026.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal que analise e envie a esta Casa de Leis, sob a forma de Projeto de Lei de iniciativa do Prefeito, a regulamentação da atividade de Condutor de Ambulância no âmbito da Administração Pública de Marilândia do Sul.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1196/indicacao_no_027.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – ao Exmo. Prefeito Municipal, a realização de estudo técnico, jurídico, administrativo, previdenciário e financeiro visando analisar a viabilidade de alteração do regime jurídico dos Agentes Comunitários de Saúde (ACS) do Município, atualmente submetidos ao regime celetista (CLT), para o regime estatutário.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_no_028.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – ao Exmo. Prefeito Municipal que, por meio do setor competente, determine a execução dos serviços de limpeza, desobstrução e manutenção dos bueiros (bocas de lobo) localizados na Rua Ouro Verde, no Bairro Jardim Tokio.</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_no_029.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – ao Exmo. Prefeito Municipal, realize estudos e viabilize a construção de banheiros públicos junto ao parquinho infantil do Distrito de São José.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>TATI MARTINEZ</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_no_030.2026_-_tatiane_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal que, por meio do setor competente da Administração, seja analisada a viabilidade de implantar um serviço periódico de recolhimento de entulhos no Distrito de Nova Amoreira. Compreendendo a alta demanda e a logística do município, solicita-se que o atendimento na referida localidade seja fixado ao menos uma vez por mês ou, caso não seja possível de imediato, que o Poder Executivo estude e estabeleça a periodicidade que for viável para a municipalidade. Requer-se, ainda, que seja conferida ampla divulgação oficial ao cronograma que vier a ser definido, tanto para os moradores da comunidade quanto para este Poder Legislativo, a fim de que os vereadores possam informar e orientar corretamente a população quando interpelados.</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_no_031.2026_-_vilaca_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal que determine ao departamento de serviços públicos a inclusão do Distrito de São José na rota periódica de manutenção urbana, garantindo o recolhimento de entulhos e resíduos sólidos na localidade ao menos uma vez por mês. Requer-se, de forma complementar, que as datas agendadas para essa ação sejam amplamente notificadas aos moradores da comunidade, estendendo esse informativo aos membros deste Parlamento, viabilizando assim um canal direto e seguro de orientação e esclarecimento aos cidadãos locais.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>ANDERLÉIA BUENO</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_no_032.2026_-_anderleia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental ao Exmo. Prefeito Municipal, a realização de estudos de viabilidade técnica e a posterior implantação de vagas exclusivas para estacionamento de motocicletas em pontos estratégicos de nossa cidade. Propõe-se que a medida contemple, de forma prioritária, o entorno da Igreja Matriz na Praça Central, as proximidades do Terminal Rodoviário e dos órgãos públicos municipais, além do Calçadão Central e das imediações de todos os estabelecimentos comerciais e prestadores de serviços que registram maior fluxo de pessoas e veículos.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1204/indicacao_no_033.2026_-_tatiane.doc</t>
+  </si>
+  <si>
+    <t>INDICO – na forma regimental, ao Excelentíssimo Senhor Prefeito Municipal, a necessidade premente de viabilizar a revitalização e restauração da "Estátua do Menininho", localizada na Praça de Nova Amoreira._x000D_
+_x000D_
+A presente medida visa paramentar e valorizar ainda mais o espaço público, que recentemente recebeu a instalação de um parquinho infantil e passou por um processo de modernização. Destaca-se a importância de que o projeto de reforma preserve integralmente a originalidade, as características arquitetônicas e a identidade regional do monumento, por se tratar de um marco da história local.</t>
+  </si>
+  <si>
     <t>1146</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_no_001.2026_-_leg_-_teste_do_olhinho_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a realização do exame "Teste do Olhinho" para detecção precoce de patologias oculares e neoplasias em recém-nascidos no município de Marilândia do Sul, e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>EDMILTON FELICIANO, VILAÇA</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_no_002.2026_-_leg_-_utilidade_publica_conseg_assinado.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o CONSELHO COMUNITÁRIO DE SEGURANÇA DE MARILÂNDIA DO SUL - CONSEG, e dá outras providências.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1162/projeto_de_lei_no_003.2026_-_leg_-_reposicao_salarial_dos_servidores_da_camara_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição dos Vencimentos e salários dos Servidores da Câmara Municipal, e dá outras providências.</t>
   </si>
   <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1180/projeto_de_lei_no_004.2026_-_leg_-_grau_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de espaço público destinado à prática de manobras com motocicletas (Wheeling) no Município de Marilândia do Sul e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1181/projeto_de_lei_no_005.2026_-_leg_-_domingo_de_ramos_relevancia_cultural_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o Domingo de Ramos como data de elevada relevância cultural, religiosa e tradicional no Município de Marilândia do Sul, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de canis no perímetro urbano do Município de Marilândia do Sul, estabelece limites à posse de cães, cria regras de fiscalização e penalidades rigorosas, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1188/projeto_de_lei_no_007.2026_-_leg_-_prioridade_comercio_festa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade aos comerciantes locais na ocupação de espaços em eventos públicos promovidos ou apoiados pelo Município de Marilândia do Sul e dá outras providências.</t>
+  </si>
+  <si>
     <t>1136</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no_001.2026_-_isencoes_minha_casa_minha_vida.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Firmar Convênios e Conceder Isenções Fiscais Relativas à Construção de Unidades Habitacionais Vinculadas à Programas Habitacionais de Interesse Social.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1148/projeto_de_lei_no_002.2026_-_diarias_credenciados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o pagamento de diárias a profissionais credenciados no âmbito da Administração Pública, nos termos da Lei nº 14.133, de 1º de abril de 2021.</t>
@@ -376,50 +605,86 @@
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1149/projeto_de_lei_no_003.2026_-_cria_o_fundo_municipal_de_defesa_civil__fumdec_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Defesa Civil – FUMDEC e dá outras providências.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no_004.2026_-_reposicao_de_381.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição salarial dos servidores municipais e dá outras disposições.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1161/projeto_de_lei_no_005.2026_-_altera_o_anexo_ii_da_lei__do_psf_381.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do Anexo II da Lei 643.2025 de 17 de março de 2025.</t>
   </si>
   <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1194/projeto_de_lei_no_006.2026_-altera_valor_de_auxilio_moradia_e_alimentacao__ao_programa_mais_medicos.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Municipal nº 211/2014 e promove o reajuste do auxílio financeiro destinado aos profissionais participantes do Projeto Mais Médicos para o Brasil.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1183/projeto_de_lei_no_007.2026_-_ldo_2027_-_com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes para a Elaboração da Lei Orçamentária para o exercício de 2027 do Município de Marilândia do Sul, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1187/projeto_de_lei_no_008.2026_-altera_lei__676.2026.pdf</t>
+  </si>
+  <si>
+    <t>Inseri e altera dispositivos da Lei Municipal nº 676, de 31 de março de 2026, que CRIA O FUNDO MUNICIPAL DE DEFESA CIVIL – FUMDEC E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1195/projeto_de_lei_no_009.2026_-_reposicao_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste salarial aos profissionais do magistério público municipal de Marilândia do Sul, adequa o piso salarial profissional nacional do magistério público da educação básica e dá outras providências.</t>
+  </si>
+  <si>
     <t>1166</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1166/projeto_de_resolucao_no_001.2026_-_comissoes_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização, funcionamento e métodos de trabalho das Comissões da Câmara Municipal de Marilândia do Sul e estabelece diretrizes para o exercício das funções legislativa e fiscalizatória.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1167/projeto_de_resolucao_no_002.2026_-_convenios_assinado.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Câmara Municipal de Marilandia do Sul, Estado do Paraná, os procedimentos para a celebração, execução, fiscalização e controle de convênios, termos de cooperação e parcerias congêneres, em conformidade com a Lei Federal nº 14.133, de 1º de abril de 2021.</t>
   </si>
   <si>
     <t>1168</t>
@@ -467,61 +732,201 @@
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1143/requerimento_no_001.2026_-_jucelino_vilaca_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o DNIT - Departamento Nacional de Infraestrutura de Transportes e a Concessionária PRVias, solicitando providências quanto às seguintes demandas de segurança viária: a) colocação de redutor de velocidade (quebra molas), na marginal que sai da rodovia sentido Marilândia do Sul/Mauá da Serra, nas proximidades do Mercado São Lucas,b) Salientamos a necessidade de se colocar via de mão dupla no sentido do posto de combustíveis até a bifurcação da praça central.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/requerimento_no_002.2026-_jucelino_vilaca_assinado.pdf</t>
   </si>
   <si>
     <t>Requerer que seja oficiado o DNIT - Departamento Nacional de Infraestrutura de Transportes e a Concessionária PRVias, solicitando a retificação da sinalização viária nas proximidades do Distrito de São José. Atualmente, as placas indicativas referem-se à localidade como "Bairro São José", termo hoje desatualizado.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_no_003.2026_-_vilaca_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja oficiado ao DNIT – Departamento Nacional de Infraestrutura de Transportes – e à Concessionária PRVias, solicitando a colocação de placa indicativa com a denominação da trincheira localizada na BR-376, entre os Km 267 e 268, no Bairro Leão do Norte, neste Município de Marilândia do Sul, Estado do Paraná, como “ITACIR JOSÉ NARDINO”, conforme dispõe a Lei Estadual nº 20.625/2021, de 25 de junho de 2021</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1174/requerimento_no_004.2026_-_gaiolinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerer que seja encaminhado ao Chefe do Poder Executivo do Município de Marilândia do Sul/PR o seguinte pedido de informações: Informar em qual Secretaria, Departamento ou setor encontra-se lotado o trator pertencente ao pátio da Prefeitura Municipal;_x000D_
+Informar detalhadamente quais serviços vêm sendo realizados com o referido equipamento;_x000D_
+Encaminhar relatório contendo os locais (bairros, estradas rurais, propriedades ou áreas públicas) onde o trator foi utilizado;_x000D_
+Informar quem são os responsáveis pela autorização e execução dos serviços;_x000D_
+Informar se há controle formal de uso (fichas, diários de bordo, registros de horas/máquina), encaminhando cópia dos documentos;_x000D_
+Esclarecer quais critérios estão sendo adotados para definição de atendimento com o referido equipamento, especialmente quanto ao atendimento de particulares.</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTOS</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado ao Poder Executivo Municipal o seguinte pedido de informações:_x000D_
+_x000D_
+1.	Panorama Geral: Relação completa de todos os credenciamentos vigentes e realizados nos últimos 12 meses, especificando quais são, quantos são e quais Secretarias necessitam desta modalidade._x000D_
+_x000D_
+2.	Documentação: Cópia integral dos editais, contratos e termos de credenciamento._x000D_
+_x000D_
+3.	Justificativa e Preços: Justificativa formal para a adoção do credenciamento em cada caso (inviabilidade de competição) e demonstrativo detalhado da formação de preços e tabelas utilizadas._x000D_
+_x000D_
+4.	Dados de Pagamento: Relação nominal de todos os credenciados, com os respectivos valores recebidos individualmente e por Secretaria._x000D_
+_x000D_
+5.	Critérios de Contratação: Quais os critérios técnicos para contratação em cada cargo/função e quais os mecanismos para distribuição equânime da demanda entre os credenciados?_x000D_
+_x000D_
+6.	Habilitação Jurídica: Relação de quais funções ocupadas via credenciamento exigem obrigatoriamente que o prestador</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no_006.2026_-_jean_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja oficiado o Exmo. Prefeito Municipal para que, por meio do setor competente, forneça a esta Edilidade a atualização dos dados referentes à demanda por educação infantil no município:_x000D_
 1.	O quantitativo atualizado de crianças em fila de espera por vagas em creches;_x000D_
 2.	A relação detalhada dessa demanda, discriminada por faixa etária e unidade escolar (se houver).</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, para que, no prazo legal, preste as seguintes informações relativas à aplicação da Lei Federal nº 13.465/2017 no âmbito municipal:_x000D_
+_x000D_
+a) O Município possui levantamento atualizado e oficial das áreas urbanas informais e núcleos consolidados que necessitam de regularização?_x000D_
+_x000D_
+b) Existe planejamento administrativo ou cronograma definido para a implantação das etapas da REURB no exercício atual?_x000D_
+_x000D_
+c) Há comissão técnica ou equipe multidisciplinar designada especificamente para a condução dos processos de regularização fundiária?_x000D_
+_x000D_
+d) O Município já firmou, ou possui tratativas em curso para realizar convênios com o Cartório de Registro de Imóveis, órgãos estaduais (como a COHAPAR) ou federais para viabilizar a REURB?_x000D_
+_x000D_
+e) Qual a estimativa oficial de famílias que atualmente vivem em situação de irregularidade fundiária no município?</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>ANDERLÉIA BUENO, JOÃO CARLINHO, ROBSON ALONSO, TATI MARTINEZ, VILAÇA, WILLIAM DA SAÚDE</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1201/requerimento_no_008.2026_-_vereadores_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER de Vossa Excelência, que verifique junto a Secretaria Legislativa, para que emitam Certidão Oficial Detalhada sobre a autoria, pareceres jurídicos e resultado de votação dos 6 (seis) projetos citados em postagens recentes na internet pelo Vereador Milton Dieime Bernardes, conforme especificado a seguir:_x000D_
+1.	Quanto aos Projetos de 2026:_x000D_
+o	Projeto de Lei nº 01/2026 (Teste do Olhinho): Certificar se o Município já realiza habitualmente este exame na rede pública, gerando redundância na proposta;_x000D_
+o	Projeto de Lei nº 04/2026 (Espaço para "Grau"): Certificar e encaminhar cópia do Parecer Jurídico que apontou a inconstitucionalidade e o vício de iniciativa da matéria;_x000D_
+o	Projeto de Lei (nº não citado na postagem) (Reconhecimento do Domingo de Ramos): Certificar o histórico de tramitação e os fundamentos legais que motivaram sua reprovação._x000D_
+2.	Quanto aos Projetos de 2024 (período em que o autor das postagens não exercia mandato):_x000D_
+o	Projeto de Lei nº 12/2024 (Incentivo ao Esporte Amador):</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>ANDERLÉIA BUENO, EDMILTON FELICIANO, JOÃO CARLINHO, ROBSON ALONSO, TATI MARTINEZ, VILAÇA, WILLIAM DA SAÚDE</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1202/requerimento_no_009.2026_-_vereadores_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER de Vossa Excelência, que seja expedido OFÍCIO ao Excelentíssimo Vereador MILTON DIEIME BERNARDES, para que, no prazo regimental, preste esclarecimentos oficiais a esta Casa de Leis e à população de Marilândia do Sul acerca de suas recentes publicações em redes sociais, restabelecendo a verdade sobre os seguintes pontos:_x000D_
+1.	Esclarecimento sobre as omissões dos motivos de rejeição (Projetos de 2026):_x000D_
+o	Que o parlamentar explique o motivo de omitir em suas postagens as razões técnicas e legais que levaram à rejeição de suas propostas, ocultando que o Projeto de Lei nº 01/2026 (Teste do Olhinho) foi rejeitado por se tratar de serviço que já é realizado no município; que o Projeto de Lei nº 04/2026 (Espaço para Grau) foi rejeitado por flagrante inconstitucionalidade e vício de iniciativa apontado pela Assessoria Jurídica; e que o Projeto sobre o Domingo de Ramos foi rejeitado pelo soberano plenário no mérito por falta de interesse público._x000D_
+2.	Esclarecimento sobre usurpação de autoria</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>PPREV</t>
+  </si>
+  <si>
+    <t>Parecer Prévio</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas Do Estado do Parana - TCEPR</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1176/19-parecer_previo_-_54-26_-_s1c.pdf</t>
+  </si>
+  <si>
+    <t>O Tribunal de Contas do Estado do Paraná (TCE-PR) submete à CÂMARA MUNICIPAL DE MARILÂNDIA DO SUL o resultado da apreciação das contas do ano de 2024 do Prefeito do MUNICÍPIO DE MARILÂNDIA DO SUL.</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>EMDA</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1186/proposta_de_emenda_aditiva_pr_01-2026_-_comissao_de_justica_e_redacao.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta parágrafo único ao Art. 8º do Projeto de Resolução nº 001/2026, com a seguinte redação:_x000D_
+Art. 8º [...] _x000D_
+Parágrafo único. As Comissões poderão realizar reuniões conjuntas para a análise de matérias que tramitem simultaneamente em mais de um órgão técnico, facultando-se a lavratura de ata única e a emissão de parecer conjunto, subscrito pelos respectivos relatores e membros.</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1193/parecer_cjr_-_projeto_de_lei_no_004.2026_-_leg_-_grau_assinado.pdf</t>
+  </si>
+  <si>
+    <t>PARECER CONTRÁRIO à tramitação do Projeto de Lei nº 004/2026 - LEG por inconstitucionalidade formal e ilegalidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -825,66 +1230,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_no_001.2026_-_gaiolinha_conformidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no_002.2026_-_edmilton_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_no_003.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_no_004.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_no_005.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_no_006.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1150/indicacao_no_007.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1151/indicacao_no_008.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1152/indicacao_no_009.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao_no_010.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1154/indicacao_no_011.2026_-_jean_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_no_012.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1158/indicacao_no_013.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no_014.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1159/indicacao_no_015.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_no_016.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_no_017.2026_-_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no_018.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_no_001.2026_-_leg_-_teste_do_olhinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_no_002.2026_-_leg_-_utilidade_publica_conseg_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1162/projeto_de_lei_no_003.2026_-_leg_-_reposicao_salarial_dos_servidores_da_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no_001.2026_-_isencoes_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1148/projeto_de_lei_no_002.2026_-_diarias_credenciados.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1149/projeto_de_lei_no_003.2026_-_cria_o_fundo_municipal_de_defesa_civil__fumdec_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no_004.2026_-_reposicao_de_381.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1161/projeto_de_lei_no_005.2026_-_altera_o_anexo_ii_da_lei__do_psf_381.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1166/projeto_de_resolucao_no_001.2026_-_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1167/projeto_de_resolucao_no_002.2026_-_convenios_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1168/projeto_de_resolucao_no_003.2026_-_fiscalizacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1169/projeto_de_resolucao_no_004.2026_-_governanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1170/projeto_de_resolucao_no_005.2026_-_responsabilizacao_politico-administrativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_resolucao_no_006.2026_-_altera_regimento_interno_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1143/requerimento_no_001.2026_-_jucelino_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/requerimento_no_002.2026-_jucelino_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_no_003.2026_-_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no_006.2026_-_jean_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1137/indicacao_no_001.2026_-_gaiolinha_conformidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1138/indicacao_no_002.2026_-_edmilton_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1139/indicacao_no_003.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1140/indicacao_no_004.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1141/indicacao_no_005.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1142/indicacao_no_006.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1150/indicacao_no_007.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1151/indicacao_no_008.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1152/indicacao_no_009.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1153/indicacao_no_010.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1154/indicacao_no_011.2026_-_jean_assinado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1155/indicacao_no_012.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1158/indicacao_no_013.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1156/indicacao_no_014.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1159/indicacao_no_015.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1160/indicacao_no_016.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1164/indicacao_no_017.2026_-_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1165/indicacao_no_018.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1172/indicacao_no_019.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1173/indicacao_no_020.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1185/indicacao_no_023.2026_-_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1189/indicacao_no_024.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1190/indicacao_no_025.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1191/indicacao_no_026.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1196/indicacao_no_027.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1197/indicacao_no_028.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1198/indicacao_no_029.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1199/indicacao_no_030.2026_-_tatiane_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1200/indicacao_no_031.2026_-_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1203/indicacao_no_032.2026_-_anderleia_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1204/indicacao_no_033.2026_-_tatiane.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1146/projeto_de_lei_no_001.2026_-_leg_-_teste_do_olhinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1147/projeto_de_lei_no_002.2026_-_leg_-_utilidade_publica_conseg_assinado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1162/projeto_de_lei_no_003.2026_-_leg_-_reposicao_salarial_dos_servidores_da_camara_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1180/projeto_de_lei_no_004.2026_-_leg_-_grau_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1181/projeto_de_lei_no_005.2026_-_leg_-_domingo_de_ramos_relevancia_cultural_assinado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1188/projeto_de_lei_no_007.2026_-_leg_-_prioridade_comercio_festa_assinado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1136/projeto_de_lei_no_001.2026_-_isencoes_minha_casa_minha_vida.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1148/projeto_de_lei_no_002.2026_-_diarias_credenciados.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1149/projeto_de_lei_no_003.2026_-_cria_o_fundo_municipal_de_defesa_civil__fumdec_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_no_004.2026_-_reposicao_de_381.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1161/projeto_de_lei_no_005.2026_-_altera_o_anexo_ii_da_lei__do_psf_381.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1194/projeto_de_lei_no_006.2026_-altera_valor_de_auxilio_moradia_e_alimentacao__ao_programa_mais_medicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1183/projeto_de_lei_no_007.2026_-_ldo_2027_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1187/projeto_de_lei_no_008.2026_-altera_lei__676.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1195/projeto_de_lei_no_009.2026_-_reposicao_magisterio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1166/projeto_de_resolucao_no_001.2026_-_comissoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1167/projeto_de_resolucao_no_002.2026_-_convenios_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1168/projeto_de_resolucao_no_003.2026_-_fiscalizacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1169/projeto_de_resolucao_no_004.2026_-_governanca_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1170/projeto_de_resolucao_no_005.2026_-_responsabilizacao_politico-administrativa_assinado.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1171/projeto_de_resolucao_no_006.2026_-_altera_regimento_interno_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1143/requerimento_no_001.2026_-_jucelino_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/requerimento_no_002.2026-_jucelino_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento_no_003.2026_-_vilaca_assinado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1174/requerimento_no_004.2026_-_gaiolinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1163/requerimento_no_006.2026_-_jean_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1201/requerimento_no_008.2026_-_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1202/requerimento_no_009.2026_-_vereadores_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1176/19-parecer_previo_-_54-26_-_s1c.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1186/proposta_de_emenda_aditiva_pr_01-2026_-_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marilandiadosul.pr.leg.br/media/sapl/public/materialegislativa/2026/1193/parecer_cjr_-_projeto_de_lei_no_004.2026_-_leg_-_grau_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="27.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1347,548 +1752,1385 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H19" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>92</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>96</v>
       </c>
-      <c r="B22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>100</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
         <v>109</v>
-      </c>
-[...19 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B26" t="s">
-[...14 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>115</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>103</v>
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>118</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="F28" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>123</v>
       </c>
-      <c r="B29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D29" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>126</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>97</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>26</v>
+        <v>131</v>
       </c>
       <c r="D31" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H31" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H32" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>34</v>
+        <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>97</v>
+        <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>145</v>
       </c>
       <c r="D34" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="E35" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="F35" t="s">
-        <v>80</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="E36" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="F36" t="s">
-        <v>80</v>
+        <v>154</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
         <v>149</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="E37" t="s">
+        <v>150</v>
+      </c>
+      <c r="F37" t="s">
+        <v>158</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" t="s">
+        <v>149</v>
+      </c>
+      <c r="E38" t="s">
+        <v>150</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H38" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" t="s">
+        <v>150</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H39" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>167</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>34</v>
       </c>
-      <c r="D37" t="s">
-[...5 lines deleted...]
-      <c r="F37" t="s">
+      <c r="D40" t="s">
+        <v>149</v>
+      </c>
+      <c r="E40" t="s">
+        <v>150</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" t="s">
+        <v>149</v>
+      </c>
+      <c r="E41" t="s">
+        <v>150</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>173</v>
+      </c>
+      <c r="E42" t="s">
+        <v>174</v>
+      </c>
+      <c r="F42" t="s">
+        <v>175</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>173</v>
+      </c>
+      <c r="E43" t="s">
+        <v>174</v>
+      </c>
+      <c r="F43" t="s">
+        <v>175</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>173</v>
+      </c>
+      <c r="E44" t="s">
+        <v>174</v>
+      </c>
+      <c r="F44" t="s">
+        <v>175</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" t="s">
+        <v>173</v>
+      </c>
+      <c r="E45" t="s">
+        <v>174</v>
+      </c>
+      <c r="F45" t="s">
+        <v>175</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>30</v>
+      </c>
+      <c r="D46" t="s">
+        <v>173</v>
+      </c>
+      <c r="E46" t="s">
+        <v>174</v>
+      </c>
+      <c r="F46" t="s">
+        <v>175</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>34</v>
+      </c>
+      <c r="D47" t="s">
+        <v>173</v>
+      </c>
+      <c r="E47" t="s">
+        <v>174</v>
+      </c>
+      <c r="F47" t="s">
+        <v>175</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48" t="s">
+        <v>173</v>
+      </c>
+      <c r="E48" t="s">
+        <v>174</v>
+      </c>
+      <c r="F48" t="s">
+        <v>175</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" t="s">
+        <v>173</v>
+      </c>
+      <c r="E49" t="s">
+        <v>174</v>
+      </c>
+      <c r="F49" t="s">
+        <v>175</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H49" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>46</v>
+      </c>
+      <c r="D50" t="s">
+        <v>173</v>
+      </c>
+      <c r="E50" t="s">
+        <v>174</v>
+      </c>
+      <c r="F50" t="s">
+        <v>175</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>203</v>
+      </c>
+      <c r="E51" t="s">
+        <v>204</v>
+      </c>
+      <c r="F51" t="s">
+        <v>158</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H51" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>207</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>203</v>
+      </c>
+      <c r="E52" t="s">
+        <v>204</v>
+      </c>
+      <c r="F52" t="s">
+        <v>158</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H52" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>210</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
+        <v>203</v>
+      </c>
+      <c r="E53" t="s">
+        <v>204</v>
+      </c>
+      <c r="F53" t="s">
+        <v>158</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>26</v>
+      </c>
+      <c r="D54" t="s">
+        <v>203</v>
+      </c>
+      <c r="E54" t="s">
+        <v>204</v>
+      </c>
+      <c r="F54" t="s">
+        <v>158</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" t="s">
+        <v>203</v>
+      </c>
+      <c r="E55" t="s">
+        <v>204</v>
+      </c>
+      <c r="F55" t="s">
+        <v>158</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" t="s">
+        <v>203</v>
+      </c>
+      <c r="E56" t="s">
+        <v>204</v>
+      </c>
+      <c r="F56" t="s">
+        <v>158</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H56" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>223</v>
+      </c>
+      <c r="E57" t="s">
+        <v>224</v>
+      </c>
+      <c r="F57" t="s">
+        <v>80</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H57" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>227</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>223</v>
+      </c>
+      <c r="E58" t="s">
+        <v>224</v>
+      </c>
+      <c r="F58" t="s">
+        <v>80</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" t="s">
+        <v>223</v>
+      </c>
+      <c r="E59" t="s">
+        <v>224</v>
+      </c>
+      <c r="F59" t="s">
+        <v>80</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H59" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>233</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" t="s">
+        <v>223</v>
+      </c>
+      <c r="E60" t="s">
+        <v>224</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H60" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>236</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" t="s">
+        <v>223</v>
+      </c>
+      <c r="E61" t="s">
+        <v>224</v>
+      </c>
+      <c r="F61" t="s">
+        <v>237</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" t="s">
+        <v>223</v>
+      </c>
+      <c r="E62" t="s">
+        <v>224</v>
+      </c>
+      <c r="F62" t="s">
         <v>55</v>
       </c>
-      <c r="G37" s="1" t="s">
-[...3 lines deleted...]
-        <v>151</v>
+      <c r="G62" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H62" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D63" t="s">
+        <v>223</v>
+      </c>
+      <c r="E63" t="s">
+        <v>224</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H63" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>244</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64" t="s">
+        <v>223</v>
+      </c>
+      <c r="E64" t="s">
+        <v>224</v>
+      </c>
+      <c r="F64" t="s">
+        <v>245</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>46</v>
+      </c>
+      <c r="D65" t="s">
+        <v>223</v>
+      </c>
+      <c r="E65" t="s">
+        <v>224</v>
+      </c>
+      <c r="F65" t="s">
+        <v>249</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H65" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>252</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>253</v>
+      </c>
+      <c r="D66" t="s">
+        <v>254</v>
+      </c>
+      <c r="E66" t="s">
+        <v>255</v>
+      </c>
+      <c r="F66" t="s">
+        <v>256</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H66" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>259</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>260</v>
+      </c>
+      <c r="E67" t="s">
+        <v>261</v>
+      </c>
+      <c r="F67" t="s">
+        <v>262</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H67" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>265</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>266</v>
+      </c>
+      <c r="E68" t="s">
+        <v>267</v>
+      </c>
+      <c r="F68" t="s">
+        <v>262</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H68" t="s">
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>